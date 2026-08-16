--- v0 (2026-06-27)
+++ v1 (2026-08-16)
@@ -1,6227 +1,4939 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="22527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ycabrera\Desktop\ICW Contenido\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lmaqueira\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6822D3EB-5DEB-461E-9F25-DE953C56BE1F}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20460" windowHeight="7755"/>
   </bookViews>
   <sheets>
     <sheet name="Interior" sheetId="2" r:id="rId1"/>
     <sheet name="Montevideo" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Interior!$A$6:$I$401</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Montevideo!$A$6:$H$213</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Interior!$A$6:$I$408</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Montevideo!$A$6:$H$6</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="152511" calcMode="manual"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4361" uniqueCount="2146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4436" uniqueCount="2163">
   <si>
     <t>Nombre Instituto</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Localidad</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Actividades</t>
   </si>
   <si>
     <t>MONTEVIDEO</t>
   </si>
   <si>
     <t>Barrio</t>
   </si>
   <si>
     <t>Institutos habilitados para beneficiarios AYEX</t>
   </si>
   <si>
     <t>INTERIOR</t>
   </si>
   <si>
     <t>Clasificación Instituto</t>
   </si>
   <si>
     <t>Dirección</t>
   </si>
   <si>
     <t>Teléfono</t>
   </si>
   <si>
+    <t>Nº Proveedor</t>
+  </si>
+  <si>
+    <t>CANELONES</t>
+  </si>
+  <si>
+    <t>LAGOMAR</t>
+  </si>
+  <si>
+    <t>MALDONADO</t>
+  </si>
+  <si>
+    <t>PIRIAPOLIS</t>
+  </si>
+  <si>
+    <t>RIO NEGRO</t>
+  </si>
+  <si>
+    <t>FRAY BENTOS</t>
+  </si>
+  <si>
+    <t>COLONIA</t>
+  </si>
+  <si>
+    <t>JUAN LACAZE</t>
+  </si>
+  <si>
+    <t>ESTACION LA FLORESTA</t>
+  </si>
+  <si>
+    <t>SALTO</t>
+  </si>
+  <si>
+    <t>CERRO LARGO</t>
+  </si>
+  <si>
+    <t>MELO</t>
+  </si>
+  <si>
+    <t>ATLANTIDA</t>
+  </si>
+  <si>
+    <t>SAN JOSE</t>
+  </si>
+  <si>
+    <t>SAN JOSE DE MAYO</t>
+  </si>
+  <si>
+    <t>PANDO</t>
+  </si>
+  <si>
+    <t>YOUNG</t>
+  </si>
+  <si>
+    <t>CARMELO</t>
+  </si>
+  <si>
+    <t>NUEVA HELVECIA</t>
+  </si>
+  <si>
+    <t>PLAYA PASCUAL</t>
+  </si>
+  <si>
+    <t>CIUDAD DEL PLATA</t>
+  </si>
+  <si>
+    <t>LA PAZ</t>
+  </si>
+  <si>
+    <t>COLONIA DEL SACRAMENTO</t>
+  </si>
+  <si>
+    <t>LAS PIEDRAS</t>
+  </si>
+  <si>
+    <t>PAYSANDU</t>
+  </si>
+  <si>
+    <t>TREINTA Y TRES</t>
+  </si>
+  <si>
+    <t>VERGARA</t>
+  </si>
+  <si>
+    <t>NEPTUNIA</t>
+  </si>
+  <si>
+    <t>ROCHA</t>
+  </si>
+  <si>
+    <t>ROSARIO</t>
+  </si>
+  <si>
+    <t>COLONIA VALDENSE</t>
+  </si>
+  <si>
+    <t>TACUAREMBO</t>
+  </si>
+  <si>
+    <t>DURAZNO</t>
+  </si>
+  <si>
+    <t>BELEN</t>
+  </si>
+  <si>
+    <t>ARTIGAS</t>
+  </si>
+  <si>
+    <t>FLORIDA</t>
+  </si>
+  <si>
+    <t>RIVERA</t>
+  </si>
+  <si>
+    <t>CHUY</t>
+  </si>
+  <si>
+    <t>LASCANO</t>
+  </si>
+  <si>
+    <t>NUEVA PALMIRA</t>
+  </si>
+  <si>
+    <t>SORIANO</t>
+  </si>
+  <si>
+    <t>DOLORES</t>
+  </si>
+  <si>
+    <t>LAVALLEJA</t>
+  </si>
+  <si>
+    <t>MINAS</t>
+  </si>
+  <si>
+    <t>MERCEDES</t>
+  </si>
+  <si>
+    <t>FLORES</t>
+  </si>
+  <si>
+    <t>TRINIDAD</t>
+  </si>
+  <si>
+    <t>SARANDI DEL YI</t>
+  </si>
+  <si>
+    <t>JOSE PEDRO VARELA</t>
+  </si>
+  <si>
+    <t>PASO DE LOS TOROS</t>
+  </si>
+  <si>
+    <t>SHANGRILA</t>
+  </si>
+  <si>
+    <t>GUICHON</t>
+  </si>
+  <si>
+    <t>BELLA UNION</t>
+  </si>
+  <si>
+    <t>TARARIRAS</t>
+  </si>
+  <si>
+    <t>TAMBORES</t>
+  </si>
+  <si>
+    <t>RIO BRANCO</t>
+  </si>
+  <si>
+    <t>SOLIS DE MATAOJO</t>
+  </si>
+  <si>
+    <t>EL PINAR</t>
+  </si>
+  <si>
+    <t>SAN CARLOS</t>
+  </si>
+  <si>
+    <t>TRANQUERAS</t>
+  </si>
+  <si>
+    <t>SAUCE</t>
+  </si>
+  <si>
+    <t>CARDONA</t>
+  </si>
+  <si>
+    <t>SOLYMAR</t>
+  </si>
+  <si>
+    <t>LIBERTAD</t>
+  </si>
+  <si>
+    <t>SANTA LUCIA</t>
+  </si>
+  <si>
+    <t>BARROS BLANCOS</t>
+  </si>
+  <si>
+    <t>TOLEDO</t>
+  </si>
+  <si>
+    <t>CASTILLOS</t>
+  </si>
+  <si>
+    <t>ECILDA PAULLIER</t>
+  </si>
+  <si>
+    <t>OMBUES DE LAVALLE</t>
+  </si>
+  <si>
+    <t>CONSTITUCION</t>
+  </si>
+  <si>
+    <t>PROGRESO</t>
+  </si>
+  <si>
+    <t>PASO DE CARRASCO</t>
+  </si>
+  <si>
+    <t>PUNTA DEL ESTE</t>
+  </si>
+  <si>
+    <t>MIGUELETE</t>
+  </si>
+  <si>
+    <t>SARANDI GRANDE</t>
+  </si>
+  <si>
+    <t>TALA</t>
+  </si>
+  <si>
+    <t>COLONIA NICOLICH</t>
+  </si>
+  <si>
+    <t>PINAMAR-PINEPARK</t>
+  </si>
+  <si>
+    <t>SAN JAVIER</t>
+  </si>
+  <si>
+    <t>ITUZAINGO</t>
+  </si>
+  <si>
+    <t>JUAN JOSE CASTRO</t>
+  </si>
+  <si>
+    <t>CASUPA</t>
+  </si>
+  <si>
+    <t>LA FLORESTA</t>
+  </si>
+  <si>
+    <t>QUEBRACHO</t>
+  </si>
+  <si>
+    <t>SAN JACINTO</t>
+  </si>
+  <si>
+    <t>PAN DE AZUCAR</t>
+  </si>
+  <si>
+    <t>LOMAS DE SOLYMAR</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ</t>
+  </si>
+  <si>
+    <t>SAN JOSE DE CARRASCO</t>
+  </si>
+  <si>
+    <t>EMPALME OLMOS</t>
+  </si>
+  <si>
+    <t>LA PALOMA</t>
+  </si>
+  <si>
+    <t>SAN RAMON</t>
+  </si>
+  <si>
+    <t>JOAQUIN SUAREZ</t>
+  </si>
+  <si>
+    <t>NUEVO BERLIN</t>
+  </si>
+  <si>
+    <t>BARRA DE CARRASCO</t>
+  </si>
+  <si>
+    <t>JOSE ENRIQUE RODO</t>
+  </si>
+  <si>
+    <t>SANTA ROSA</t>
+  </si>
+  <si>
+    <t>DELTA DEL TIGRE Y VILLAS</t>
+  </si>
+  <si>
+    <t>PARQUE DEL PLATA</t>
+  </si>
+  <si>
+    <t>SAN LUIS</t>
+  </si>
+  <si>
+    <t>SALINAS</t>
+  </si>
+  <si>
+    <t>EL TESORO</t>
+  </si>
+  <si>
+    <t>COLEGIO SANTA ELENA LAGOMAR</t>
+  </si>
+  <si>
+    <t>EDUCATIVO CON INTEGRACION</t>
+  </si>
+  <si>
+    <t>ACRIDU</t>
+  </si>
+  <si>
+    <t>TALLER TERAPEUTICO</t>
+  </si>
+  <si>
+    <t>ASOCIACION MARTIN ETCHEGOYEN DEL PINO</t>
+  </si>
+  <si>
+    <t>CLINICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRANJA SABALERA (PARA JOVENES Y ADULTOS </t>
+  </si>
+  <si>
+    <t>TALLER DE HABILITACION OCUPACIONAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASOCIACIÓN PEQUEÑA OBRA  DE LA DIVINA PROVIDENCIA </t>
+  </si>
+  <si>
+    <t>HOGAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CER S.R.L.                    </t>
+  </si>
+  <si>
+    <t>CENTRO TIMBO</t>
+  </si>
+  <si>
+    <t>COMISION PADRES PRO HOGAR-COPAHDIM</t>
+  </si>
+  <si>
+    <t>COMISION PADRES PRO-HOGAR DISCAPACITADOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEPIA-CTRO. PSICOPEDAGOGICO INTEGRAL DE ATLANTIDA </t>
+  </si>
+  <si>
+    <t>ASOCIACION CIVIL RAYITO DE LUZ</t>
+  </si>
+  <si>
+    <t>ASOCIACION CIVIL RAYITO DE LUZ-CASA JOVEN</t>
+  </si>
+  <si>
+    <t>CENTRO DESPERTARES</t>
+  </si>
+  <si>
+    <t>CADIM-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO EDUCATIVO ESPERANZA    </t>
+  </si>
+  <si>
+    <t>VIDA PLENA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CADIS COLONIA SUIZA           </t>
+  </si>
+  <si>
+    <t>CENTRO DE ATENCION NEUROPSICOLOGICA</t>
+  </si>
+  <si>
+    <t>CEDER - ANEXO CLINICA</t>
+  </si>
+  <si>
+    <t>CEDER - ANEXO TALLERES</t>
+  </si>
+  <si>
+    <t>CEDER-CTRO DEPORTIVO Y DE REHABILITACIÓNPSICOFÍSIC</t>
+  </si>
+  <si>
+    <t>CEDER-CTRO DEPORTIVO Y DE REHABILITACION-TALLERES</t>
+  </si>
+  <si>
+    <t>CENTRO EDUCATIVO INTEGRAL LA PAZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAAL SRL   - GENTE MENUDA EDUCACIÓN INI           </t>
+  </si>
+  <si>
+    <t>LAAL SRL- PRIMARIA</t>
+  </si>
+  <si>
+    <t>CENTRO DE REEDUCACIÓN INTEGRAL DE YOUNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JARDIN EL GLOBO ROJO Y ESCUELA DE EDUCACION NATUR </t>
+  </si>
+  <si>
+    <t>CETRI - TALLERES</t>
+  </si>
+  <si>
+    <t>CETRI- CTRO DE ESTIMULACION TEMPRANA Y REHABILITAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLEGIO Y LICEO LAURELES </t>
+  </si>
+  <si>
+    <t>CENTRO PEDAGOGICO MELO</t>
+  </si>
+  <si>
+    <t>CENTRO PEDAGOGICO TREINTA Y TR</t>
+  </si>
+  <si>
+    <t>CENTRO PEDAGOGICO TREINTA Y TRES / TALLERES</t>
+  </si>
+  <si>
+    <t>CENTRO PEDAGOGICO TREINTA Y TRES ANEXO VERGARA</t>
+  </si>
+  <si>
+    <t>CIDYT-CENTRO INTEGRAL DE DIAGNÓSTICO Y TRATAMIENTO</t>
+  </si>
+  <si>
+    <t>CIDYT-CENTRO INTEGRAL DE DIAGNÓSTICO YTRATAMIENTO</t>
+  </si>
+  <si>
+    <t>CIPRES - TALLERES</t>
+  </si>
+  <si>
+    <t>QUEVEDO PANZARDI RITA Y ANTOGN</t>
+  </si>
+  <si>
+    <t>INSTITUTO TECNOLOGICO DEL URUG</t>
+  </si>
+  <si>
+    <t>ITU - TALLERES</t>
+  </si>
+  <si>
+    <t>AAIDRO ASOCIACION DE AYUDA AL DISCAPACITADO ROCHA</t>
+  </si>
+  <si>
+    <t>CAIDEN  - NUEVA HELVECIA</t>
+  </si>
+  <si>
+    <t>CAIDEN - ROSARIO</t>
+  </si>
+  <si>
+    <t>CAIDEN-JUAN LACAZE</t>
+  </si>
+  <si>
+    <t>HOGAR SARANDI- IGLESIA EVANGELICA VALDENSE DE</t>
+  </si>
+  <si>
+    <t>APADISTA (AMIGOS Y PADRES DEL DISCAPACITADO DE TAC</t>
+  </si>
+  <si>
+    <t>APADISTA _ TALLERES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IPD-INSTITUO PSICOPEDAGOGICO DURAZNO           </t>
+  </si>
+  <si>
+    <t>IPD-INSTITUTO PSICOPEDAGOGICO DURAZNO-TALLERES</t>
+  </si>
+  <si>
+    <t>CEDAE-CENTRO DE ATENCION ESPECIALIZA</t>
+  </si>
+  <si>
+    <t>CEDAE-CENTRO DE ATENCION ESPECIALIZADA-ANEXO</t>
+  </si>
+  <si>
+    <t>CAINA (CENTRO DE ATENCION INTETEGRAL)</t>
+  </si>
+  <si>
+    <t>CENTRO PSICOPEDAGOGICO DE PANDO- CLINICA</t>
+  </si>
+  <si>
+    <t>CENTRO PSICOPEDAGOGIO DE PANDO ANEXO TALLER</t>
+  </si>
+  <si>
+    <t>CRECER - ANEXO</t>
+  </si>
+  <si>
+    <t>CRECER - CLINICA</t>
+  </si>
+  <si>
+    <t>CRECER - TALLERES</t>
+  </si>
+  <si>
+    <t>CRECER-ESCUELA</t>
+  </si>
+  <si>
+    <t>EDUCATIVO ESPECIFICO</t>
+  </si>
+  <si>
+    <t>TAPAC</t>
+  </si>
+  <si>
+    <t>TAPAC - CLINICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APADF- ASOC. PADRES Y AMIGOS DE                   </t>
+  </si>
+  <si>
+    <t>APADF- ASOC: JACOBO ZIBILS</t>
+  </si>
+  <si>
+    <t>CTRO. NEUROPSICOLOGICO DEL ESTE</t>
+  </si>
+  <si>
+    <t>ESCUELA NATURAL E INTEGRAL DE RIVERA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLINICA ESCUELA ESPERANZA     </t>
+  </si>
+  <si>
+    <t>CLINICA ESCUELA ESPERANZA -TALLERES</t>
+  </si>
+  <si>
+    <t>APRODIME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APRODIME TALLER                   </t>
+  </si>
+  <si>
+    <t>ANEXO CIREL - CHUY</t>
+  </si>
+  <si>
+    <t>CIREL</t>
+  </si>
+  <si>
+    <t>CIREL -TALLERES</t>
+  </si>
+  <si>
+    <t>CRIIAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> INSTITUTO CEDYRP SRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APADIR- TALLER DE PRODUCCIÓN  </t>
+  </si>
+  <si>
+    <t>TALLER PROTEGIDO DE PRODUCCION</t>
+  </si>
+  <si>
+    <t>ANEXO-CENTRO DE ATENCION AL DISCAPACITADO</t>
+  </si>
+  <si>
+    <t>CENTRO DE ATENCION AL DISCAPACITADO-CLINICA</t>
+  </si>
+  <si>
+    <t>INSTITUTO DOLORES</t>
+  </si>
+  <si>
+    <t>INSTITUTO DOLORES-TALLERES</t>
+  </si>
+  <si>
+    <t>CIAM- CLINICA DE RECUPERACION PSICOPEDAGOGICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INSTITUTO ROSARIO SRL         </t>
+  </si>
+  <si>
+    <t>INSTITUTO TUGUA</t>
+  </si>
+  <si>
+    <t>ASDOPAY-ASOCIACION SINDROME DE DOWN PA</t>
+  </si>
+  <si>
+    <t>ASDOPAY-ASOCIACION SINDROME DE DOWN PAYSANDU</t>
+  </si>
+  <si>
+    <t>ADIS AMIGOS DE LOS DISCAPACITA</t>
+  </si>
+  <si>
+    <t>ADID</t>
+  </si>
+  <si>
+    <t>ADID-CENTRO DE IMPEDIDOS DURAZNO</t>
+  </si>
+  <si>
+    <t>ASOCIACION DOWN DE LAS PIEDRAS</t>
+  </si>
+  <si>
+    <t>INSTITUTO URUGUAY MERCEDES-PAYSANDU 462</t>
+  </si>
+  <si>
+    <t>INSTITUTO URUGUAY-MERCEDES-PAYSANDU 462 CLINICA</t>
+  </si>
+  <si>
+    <t>AMERICAN SCHOOL - CLINICA</t>
+  </si>
+  <si>
+    <t>AMERICAN SCHOOL LICEO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMERICAN SCHOOL SRL           </t>
+  </si>
+  <si>
+    <t>AMERICAN SCHOOL_MATERNAL</t>
+  </si>
+  <si>
+    <t>INSTITO DE EDUCACION INTEGRAL MAFALDA-INICIAL</t>
+  </si>
+  <si>
+    <t>INSTITUTO MAFALDA  -PRIMARIA</t>
+  </si>
+  <si>
+    <t>ARCO IRIS - TALLERES</t>
+  </si>
+  <si>
+    <t>ARCO IRIS-CTRO DE DIAGNOSTICO Y TRATAMIENTO</t>
+  </si>
+  <si>
+    <t>INSTITUTO INTEGRAL RIO NEGRO</t>
+  </si>
+  <si>
+    <t>CENTRO DE SALUD MENTAL DRA NEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO EDUCATIVO PARA NIÑOS AUTISTAS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENPADI- TALLERES            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENPADI-CTRO. DE PADRES Y AMIGOS DE               </t>
+  </si>
+  <si>
+    <t>CENTRO EDUCATIVO DE REHABILITA</t>
+  </si>
+  <si>
+    <t>CERI - TALLERES</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO CRECER</t>
+  </si>
+  <si>
+    <t>ADDA - CLINICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADDA-ASOCIACION DOWN DE ARTIGAS    </t>
+  </si>
+  <si>
+    <t>COEEP- COMISION ESCUELA ESPECIAL DE NUEVA PLAMIRA</t>
+  </si>
+  <si>
+    <t>COMISION ESCUELA ESPECIAL DE N</t>
+  </si>
+  <si>
+    <t>ASOC. DE APOYO AL DISCAPACITAD</t>
+  </si>
+  <si>
+    <t>EVOLUCION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NANCREVI- ASOC.CIVIL NACER CRECER VIVIR </t>
+  </si>
+  <si>
+    <t>CLINICA DEL RIO</t>
+  </si>
+  <si>
+    <t>CRIDU-CENTRO DE REHABILITACION INTEGRAL DURAZNO</t>
+  </si>
+  <si>
+    <t>CRIDU-DURAZNO TALLERES</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CTRO EDUCATIVO RED DEL SUR</t>
+  </si>
+  <si>
+    <t>CAMPANITAS</t>
+  </si>
+  <si>
+    <t>CENTRO KOVE</t>
+  </si>
+  <si>
+    <t>CLINICA SHANGRILA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REVIART- CENTRO DE REEDUCACIÓN       </t>
+  </si>
+  <si>
+    <t>APJEBU-ASOC. PADRES DE JOVENES ESPECIALES DE BELLA</t>
+  </si>
+  <si>
+    <t>APJEBU-TALLERES</t>
+  </si>
+  <si>
+    <t>CLINICA-COMISION DE AYUDA AL NIÑO DISCAPACITADO</t>
+  </si>
+  <si>
+    <t>TALLER-COMISION DE AYUDA AL NIÑO DISCAPACITADO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUSCANDO ESPACIO              </t>
+  </si>
+  <si>
+    <t>ASOCIACION DE DISCAPACITADOS D</t>
+  </si>
+  <si>
+    <t>ASOCIACION IMPEDIDOS DE SALTO-ASIMSA</t>
+  </si>
+  <si>
+    <t>PILARES</t>
+  </si>
+  <si>
+    <t>CENTRO DE APOYO AL DISCAPACITA</t>
+  </si>
+  <si>
+    <t>DIAZ ALCARAZ - CLINICA</t>
+  </si>
+  <si>
+    <t>INSTITUTO DIAZ ALCARAZ</t>
+  </si>
+  <si>
+    <t>APASEM-CLUB DE NIÑOS DE RÍO BRANCO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TALLER-APASEM-CLUB DE NIÑOS DE RÍO BRANCO </t>
+  </si>
+  <si>
+    <t>CENTRO IBIRA- CLÍNICA</t>
+  </si>
+  <si>
+    <t>CENTRO IBIRA-TALLER</t>
+  </si>
+  <si>
+    <t>IBIRA - ANEXO</t>
+  </si>
+  <si>
+    <t>IBIRA - SALA DE PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO DEL SUR</t>
+  </si>
+  <si>
+    <t>INSAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASOCIACION DOWN DE RIVERA     </t>
+  </si>
+  <si>
+    <t>IDEI- INSTITUTO DE EDUCACION INTEGRAL</t>
+  </si>
+  <si>
+    <t>CENTRO CAPDI-ANEXO LAS PIEDRAS CLINICA</t>
+  </si>
+  <si>
+    <t>CENTRO CAPDI-ANEXO LAS PIEDRAS TALLERES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRUPO AYUDAR                  </t>
+  </si>
+  <si>
+    <t>GRUPO AYUDAR - TALLERES</t>
+  </si>
+  <si>
+    <t>GRUPO AYUDAR - TALLERES TRANQUERAS</t>
+  </si>
+  <si>
+    <t>GRUPO AYUDAR TRANQUERAS</t>
+  </si>
+  <si>
+    <t>CRECER CON FUTURO</t>
+  </si>
+  <si>
+    <t>CENTRO CAMINOS LAS PIEDRAS</t>
+  </si>
+  <si>
+    <t>CENTRO DELFINES</t>
+  </si>
+  <si>
+    <t>CENTRO PSICOPEDAGOGICO CHUY SRL.</t>
+  </si>
+  <si>
+    <t>INSTITUTO CANADA CRUZ ROJA URUGUAYA PAYSANDÚ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOIRU ENSEÑANZA ESPEC. Y SEGUIMIENTO DE PERSONAS </t>
+  </si>
+  <si>
+    <t>CEPLA- CENTRO EDUCATIVO PSICOPEDAGOGICO LAGOMAR</t>
+  </si>
+  <si>
+    <t>CENTRO DE ATENCION INTERDISCIPLINARIA LAS PIEDRAS</t>
+  </si>
+  <si>
+    <t>ESPACIO DE DESARROLLO INTEGRAL EN SALUD INDALO</t>
+  </si>
+  <si>
+    <t>CENTRO HORIZONTES-CLINICA</t>
+  </si>
+  <si>
+    <t>CENTRO HORIZONTES-TALLER</t>
+  </si>
+  <si>
+    <t>CENTRO LIBRA</t>
+  </si>
+  <si>
+    <t>CLINICA TESAI</t>
+  </si>
+  <si>
+    <t>ESPACIO INTEGRAL MANO A MANO</t>
+  </si>
+  <si>
+    <t>JUNTOS POR UN SUEÑO</t>
+  </si>
+  <si>
+    <t>CLINICA SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLINICA INTEGRAL DE LA COSTA </t>
+  </si>
+  <si>
+    <t>ASOCIACION CIVIL MAESTAR JUANA GUERRA</t>
+  </si>
+  <si>
+    <t>HOGAR JUANA GUERRA</t>
+  </si>
+  <si>
+    <t>INSTITUTO UNIVERSO- CLINICA</t>
+  </si>
+  <si>
+    <t>INSTITUTO SORIANO</t>
+  </si>
+  <si>
+    <t>INSTITUTO SORIANO - TALLERES</t>
+  </si>
+  <si>
+    <t>MANDALAS - TALLERES</t>
+  </si>
+  <si>
+    <t>MANDALAS-CENTRO DE CONSULTA DIAGNOSTICO Y TRAT</t>
+  </si>
+  <si>
+    <t>CENTRO DE ATENCION INTEGRAL  YGA</t>
+  </si>
+  <si>
+    <t>ANDARES- BARTESAGHI HERNANDEZ MARIA ISABEL</t>
+  </si>
+  <si>
+    <t>CORAZONES CON ALAS</t>
+  </si>
+  <si>
+    <t>NUESTRA TAREA</t>
+  </si>
+  <si>
+    <t>ACATU-ASOCIACION CANARIA DE AUTISMO Y TGD URUGUAY</t>
+  </si>
+  <si>
+    <t>ACATU-ASOCIACION CANARIA DE AUTISMO Y TGD URUGUAYA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO DE ESTUDIOS Y TRATAMIENTO PSICOMOTRIZ CETP </t>
+  </si>
+  <si>
+    <t>CITEMP - TALLERES</t>
+  </si>
+  <si>
+    <t>CITEMP_ CENTRO DE INTERVENCION EDUCATIVA TEMPRANA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RETOÑOS DE LUCHA Y SUEÑOS - CLINICA    </t>
+  </si>
+  <si>
+    <t>CRECIENDO JUNTOS</t>
+  </si>
+  <si>
+    <t>CENTRO EDUCATIVO PIRIGUAZU</t>
+  </si>
+  <si>
+    <t>ROSEDAL DEL HUM - TALLERES</t>
+  </si>
+  <si>
+    <t>ROSEDAL DEL HUM SRL</t>
+  </si>
+  <si>
+    <t>VIDA PLENA MINAS</t>
+  </si>
+  <si>
+    <t>LA HIGUERA</t>
+  </si>
+  <si>
+    <t>CADY - CENTRO DE ATENCION AL DISCAPACITADO YOUNG</t>
+  </si>
+  <si>
+    <t>CADY-CENTRO DE ATENCION AL DISCAPACITADO DE YOUNG</t>
+  </si>
+  <si>
+    <t>LA CASA VERDE</t>
+  </si>
+  <si>
+    <t>LA CASA VERDE - ANEXO CLINICA</t>
+  </si>
+  <si>
+    <t>LA CASA VERDE - ANEXO TALLERES</t>
+  </si>
+  <si>
+    <t>LA CASA VERDE - CLINICA</t>
+  </si>
+  <si>
+    <t>RIZOMA - ANEXO SAUCE</t>
+  </si>
+  <si>
+    <t>RIZOMA CENTRO INTERDISCIPLINARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CECADIS </t>
+  </si>
+  <si>
+    <t>NUESTRO SUEÑO RBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INSTITUTO LIBRE SRL           </t>
+  </si>
+  <si>
+    <t>CIDH - ECILDA PAULLIER</t>
+  </si>
+  <si>
+    <t>CIDH ANEXO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLINICA INTEGRAL DE DESARROLLO HUMANO </t>
+  </si>
+  <si>
+    <t>CENTRO ESPERANZA OMBUES DE LAVALLE- CLINICA</t>
+  </si>
+  <si>
+    <t>CENTRO ESPERANZA OMBUES DE LAVALLE -TALLER</t>
+  </si>
+  <si>
+    <t>CENTRO VIDA</t>
+  </si>
+  <si>
+    <t>CENTRO VIDA ( ESCUELA TALLER)</t>
+  </si>
+  <si>
+    <t>INSTITUTO CRECIENDO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACRIDA                        </t>
+  </si>
+  <si>
+    <t>C.E.I.S. CTRO. INTERDISCIPLINARIO SANTA LUCIA</t>
+  </si>
+  <si>
+    <t>CEIS - ANEXO</t>
+  </si>
+  <si>
+    <t>"LA CASITA" COMISION DE AYUDA AL NIÑO DISCAPACITAD</t>
+  </si>
+  <si>
+    <t>COMISION DE AYUDA AL NIÑO DISCAPACITADO CARMELO</t>
+  </si>
+  <si>
+    <t>INSTITUTO FRAY BENTOS - CLINICA</t>
+  </si>
+  <si>
+    <t>INSTITUTO FRAY BENTOS -TALLER</t>
+  </si>
+  <si>
+    <t>CIRE - ANEXO</t>
+  </si>
+  <si>
+    <t>CIRE - ANEXO BELLA UNION</t>
+  </si>
+  <si>
+    <t>CIRE - PAYSANDU</t>
+  </si>
+  <si>
+    <t>CIRE - TALLERES</t>
+  </si>
+  <si>
+    <t>CIRE- CENTRO INTERDISCIPLINARIO DE REHABILITACION</t>
+  </si>
+  <si>
+    <t>CENTRO PSICOPEDAGOGICO DE ATLANTIDA</t>
+  </si>
+  <si>
+    <t>CENTRO PSICOPEDAGOGICO DE ATLANTIDA - TALLERES</t>
+  </si>
+  <si>
+    <t>PINDO - ANEXO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PINDO - CTRO. DE ATENCION NEUROPSICOLOGICA </t>
+  </si>
+  <si>
+    <t>CEFOR - CLINICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO DE FORMACION CEFOR TALLERES LOS GAUCHITOS </t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO LUMIERE 3</t>
+  </si>
+  <si>
+    <t>CE.IN.PRO CENTRO INTERDISCIPLINARIO PROGRESO</t>
+  </si>
+  <si>
+    <t>CLINICA CAMINOS</t>
+  </si>
+  <si>
+    <t>FAUDIR</t>
+  </si>
+  <si>
+    <t>EQUILIBRIO - ESPACIO INTERDISCIPLINARIO</t>
+  </si>
+  <si>
+    <t>EPI</t>
+  </si>
+  <si>
+    <t>CENTRO VERA</t>
+  </si>
+  <si>
+    <t>COLEGIO MASTER SCHOOL</t>
+  </si>
+  <si>
+    <t>CLINICA NORDESTE - CIUDAD DE LA COSTA</t>
+  </si>
+  <si>
+    <t>CLINICA NORDESTE PANDO</t>
+  </si>
+  <si>
+    <t>ORIGAMI</t>
+  </si>
+  <si>
+    <t>CENTRO ARAI</t>
+  </si>
+  <si>
+    <t>CENTRO ARAI - ANEXO TALLERES</t>
+  </si>
+  <si>
+    <t>CLINICA PUNTA DEL ESTE</t>
+  </si>
+  <si>
+    <t>CAMINOS - CENTRO DE APRENDIZAJE</t>
+  </si>
+  <si>
+    <t>CAMINOS - OMBUES DE LA VALLE</t>
+  </si>
+  <si>
+    <t>CADISAR</t>
+  </si>
+  <si>
+    <t>ESPACIO JENGA</t>
+  </si>
+  <si>
+    <t>CENTRO INTEGRAL TALA</t>
+  </si>
+  <si>
+    <t>CENTRO INTEGRAL TALA  - TALLERES</t>
+  </si>
+  <si>
+    <t>TIMBO</t>
+  </si>
+  <si>
+    <t>TIMBO - ANEXO</t>
+  </si>
+  <si>
+    <t>TIMBO - TALLERES</t>
+  </si>
+  <si>
+    <t>CENTRO CETEDI</t>
+  </si>
+  <si>
+    <t>CETEDI TALLERES</t>
+  </si>
+  <si>
+    <t>ASOCIACION DOWN DE SAN JOSE</t>
+  </si>
+  <si>
+    <t>ASOCIACION DOWN SAN JOSE - ANEXO CLINICA</t>
+  </si>
+  <si>
+    <t>ASOCIACION DOWN SAN JOSE - ANEXO TALLERES</t>
+  </si>
+  <si>
+    <t>ASOCIACION DOWN SANJOSE - TALLERES</t>
+  </si>
+  <si>
+    <t>CENTRO INTEGRA</t>
+  </si>
+  <si>
+    <t>MERAKI</t>
+  </si>
+  <si>
+    <t>ASOCIACÓN DOWN DURAZNO</t>
+  </si>
+  <si>
+    <t>ATATEA</t>
+  </si>
+  <si>
+    <t>CENTRO FARO MERCEDES</t>
+  </si>
+  <si>
+    <t>ARAMI</t>
+  </si>
+  <si>
+    <t>COLEGIO DEL SAGRADO CORAZÓN</t>
+  </si>
+  <si>
+    <t>AMIGOS CENTRO DE EDUCACION INTEGRAL</t>
+  </si>
+  <si>
+    <t>ESPACIO RED CIUDAD DEL PLATA</t>
+  </si>
+  <si>
+    <t>CENTRO SOMA</t>
+  </si>
+  <si>
+    <t>CENTRO SOMA - ANEXO</t>
+  </si>
+  <si>
+    <t>SENDEROS</t>
+  </si>
+  <si>
+    <t>SENDEROS - TALLERES</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO JACARANDÁ</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO JACARANDÁ - TALLERES</t>
+  </si>
+  <si>
+    <t>CADI</t>
+  </si>
+  <si>
+    <t>COLEGIO BELEN</t>
+  </si>
+  <si>
+    <t>CIP</t>
+  </si>
+  <si>
+    <t>CENTRO ARENA</t>
+  </si>
+  <si>
+    <t>ESPACIO INTERDISCIPLINARIO VITORIA</t>
+  </si>
+  <si>
+    <t>COOPERATIVA DE TRABAJO JUGLAR</t>
+  </si>
+  <si>
+    <t>ESPACIO INTEGRAL SENTIDOS</t>
+  </si>
+  <si>
+    <t>SAPIENZA</t>
+  </si>
+  <si>
+    <t>EQUINOTERAPIA SAN JAVIER</t>
+  </si>
+  <si>
+    <t>CENTRO CULTURAL Y RECREATIVO</t>
+  </si>
+  <si>
+    <t>SOY CARDONA</t>
+  </si>
+  <si>
+    <t>CENTRO PINDO</t>
+  </si>
+  <si>
+    <t>DAR</t>
+  </si>
+  <si>
+    <t>DAR - TALLERES</t>
+  </si>
+  <si>
+    <t>CENTRO DE EDUCACION Y REHABILITACION CRECER</t>
+  </si>
+  <si>
+    <t>CENTRO DE EDUCACION Y REHABILITACION CRECER - TALL</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO LENA</t>
+  </si>
+  <si>
+    <t>ESPACIO ABIERTO</t>
+  </si>
+  <si>
+    <t>ESPACIO ABIERTO - ANEXO</t>
+  </si>
+  <si>
+    <t>ESPACIO ABIERTO - ANEXO TALLERES</t>
+  </si>
+  <si>
+    <t>ESPACIO ABIERTO - TALLERES</t>
+  </si>
+  <si>
+    <t>CRIARTE</t>
+  </si>
+  <si>
+    <t>CENTRO UMAY</t>
+  </si>
+  <si>
+    <t>UMAY - ANEXO</t>
+  </si>
+  <si>
+    <t>CLÍNICA PSICOPEDAGÓGICA CORAL</t>
+  </si>
+  <si>
+    <t>CENTRO TERAPEUTICO CRECIENDO</t>
+  </si>
+  <si>
+    <t>CENTRO TERAPEUTICO CRECIENDO - TALLERES</t>
+  </si>
+  <si>
+    <t>CENTRO VOLTA</t>
+  </si>
+  <si>
+    <t>INCLUDERE</t>
+  </si>
+  <si>
+    <t>CRECER</t>
+  </si>
+  <si>
+    <t>CLINICA CENIT</t>
+  </si>
+  <si>
+    <t>PANITEA</t>
+  </si>
+  <si>
+    <t>AMELI</t>
+  </si>
+  <si>
+    <t>ESPACIO MERAKI</t>
+  </si>
+  <si>
+    <t>ESPACIO PSICOPEDAGÓGICO INTEGRAL</t>
+  </si>
+  <si>
+    <t>ASOCIACION DOWN DE FLORES</t>
+  </si>
+  <si>
+    <t>COOPERATIVA INTERDISCIPLINARIA WITRAL</t>
+  </si>
+  <si>
+    <t>MARIPOSAS</t>
+  </si>
+  <si>
+    <t>ASOCIACION DOWN DE SALTO</t>
+  </si>
+  <si>
+    <t>CIPLA</t>
+  </si>
+  <si>
+    <t>FORTDA</t>
+  </si>
+  <si>
+    <t>POWER RAQIS FISIOGYM</t>
+  </si>
+  <si>
+    <t>POWER RAQUIS FISIOGYM - TALLERES</t>
+  </si>
+  <si>
+    <t>MUKA</t>
+  </si>
+  <si>
+    <t>SER FELIZ</t>
+  </si>
+  <si>
+    <t>SER FELIZ - TALLERES</t>
+  </si>
+  <si>
+    <t>FORTALEZA</t>
+  </si>
+  <si>
+    <t>FORTALEZA - TALLERES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEGADU - CENTRO GASTÓN DURÁN </t>
+  </si>
+  <si>
+    <t>CEGADU - TALLERES</t>
+  </si>
+  <si>
+    <t>ESPACIO OHANA</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO SAF</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO SAF - TALLERES</t>
+  </si>
+  <si>
+    <t>ESPACIO KAIROS</t>
+  </si>
+  <si>
+    <t>CLINIAD</t>
+  </si>
+  <si>
+    <t>CENTRO NEUROPINAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO MIAE  SAS </t>
+  </si>
+  <si>
+    <t>CEIADA</t>
+  </si>
+  <si>
+    <t>CEIADA - TALLERES</t>
+  </si>
+  <si>
+    <t>CENTRO EDUCATIVO ARCOIRIS (EDUCATIVO)</t>
+  </si>
+  <si>
+    <t>CENTRO EDUCATIVO ARCOIRIS (TALLERES)</t>
+  </si>
+  <si>
+    <t>PUKAVI</t>
+  </si>
+  <si>
+    <t>PUKAVI - TALLERES</t>
+  </si>
+  <si>
+    <t>CLINICA CANARD</t>
+  </si>
+  <si>
+    <t>CENTRO TRISQUEL</t>
+  </si>
+  <si>
+    <t>CENTRO TRISQUEL - ANEXO</t>
+  </si>
+  <si>
+    <t>LIBELULA</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO MARA</t>
+  </si>
+  <si>
+    <t>FORTALECER</t>
+  </si>
+  <si>
+    <t>ALETHEIA</t>
+  </si>
+  <si>
+    <t>GULKI</t>
+  </si>
+  <si>
+    <t>CENTRO CLINICO ORIGAMI</t>
+  </si>
+  <si>
+    <t>ORIGAMI - TALLERES</t>
+  </si>
+  <si>
+    <t>PSICOAPRENDIZAJES</t>
+  </si>
+  <si>
+    <t>PSICOAPRENDIZAJES - ANEXO</t>
+  </si>
+  <si>
+    <t>PSICOAPRENDIZAJES - ANEXO LA PALOMA</t>
+  </si>
+  <si>
+    <t>PSICOAPRENDIZAJES - ROCHA</t>
+  </si>
+  <si>
+    <t>PSICOAPRENDIZAJES - SAN CARLOS ANEXO II</t>
+  </si>
+  <si>
+    <t>PSICOAPRENDIZAJES - TALLERES</t>
+  </si>
+  <si>
+    <t>PSICOAP - CENTRO DE ATENCIÓN INTERDISCIPLINARIA</t>
+  </si>
+  <si>
+    <t>ARANDÚ</t>
+  </si>
+  <si>
+    <t>VAIMACA PIRU</t>
+  </si>
+  <si>
+    <t>INTEGRA</t>
+  </si>
+  <si>
+    <t>SENTIRES</t>
+  </si>
+  <si>
+    <t>FISIOCENTER - TALLERES</t>
+  </si>
+  <si>
+    <t>FISIOCENTER FRAY BENTOS SRL</t>
+  </si>
+  <si>
+    <t>COLEGIO SAN JOSE</t>
+  </si>
+  <si>
+    <t>ESPACIO INTERDISCIPLINARIO SAPAY</t>
+  </si>
+  <si>
+    <t>COLEGIO LAS PIEDRAS</t>
+  </si>
+  <si>
+    <t>CENTRO INTEGRAL IN MOVE</t>
+  </si>
+  <si>
+    <t>LUDOCREA</t>
+  </si>
+  <si>
+    <t>IMPULSA</t>
+  </si>
+  <si>
+    <t>ESCUELA DE LENGUAJE</t>
+  </si>
+  <si>
+    <t>ESPACIO MAPILO</t>
+  </si>
+  <si>
+    <t>LOS ROBLES</t>
+  </si>
+  <si>
+    <t>INSTITUTO FLORESER</t>
+  </si>
+  <si>
+    <t>SIN BARRERAS</t>
+  </si>
+  <si>
+    <t>KIZUNA</t>
+  </si>
+  <si>
+    <t>COLLAGE</t>
+  </si>
+  <si>
+    <t>MUNDO LENGUAJE</t>
+  </si>
+  <si>
+    <t>CENTRO CAMELIA</t>
+  </si>
+  <si>
+    <t>CENTRO CICRE</t>
+  </si>
+  <si>
+    <t>CENTRO CICRE - TALLERES</t>
+  </si>
+  <si>
+    <t>SELUD</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO ACQUARELLA</t>
+  </si>
+  <si>
+    <t>COLIBRÍ</t>
+  </si>
+  <si>
+    <t>CLÍNICA GEMMA</t>
+  </si>
+  <si>
+    <t>CEAM</t>
+  </si>
+  <si>
+    <t>CEAM - TALLERES</t>
+  </si>
+  <si>
+    <t>EDUCA CENTRO DE NEUROAPRENDIZAJE</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO BARROS BLANCOS</t>
+  </si>
+  <si>
+    <t>CLINICA BONSAI</t>
+  </si>
+  <si>
+    <t>CLÍNICA BUPE</t>
+  </si>
+  <si>
+    <t>CENTRO CID</t>
+  </si>
+  <si>
+    <t>CENTRO CORPUS SAS</t>
+  </si>
+  <si>
+    <t>CENTRO CORPUS SAS  - ANEXO</t>
+  </si>
+  <si>
+    <t>GERMINANDO JUNTOS</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO PRADO - ANEXO CANELONES</t>
+  </si>
+  <si>
+    <t>KAIZEN</t>
+  </si>
+  <si>
+    <t>CENTRO RAIZ</t>
+  </si>
+  <si>
+    <t>LA CASITA</t>
+  </si>
+  <si>
+    <t>BAMBU</t>
+  </si>
+  <si>
+    <t>CLINICA SALINAS</t>
+  </si>
+  <si>
+    <t>PSICOSALUD</t>
+  </si>
+  <si>
+    <t>PSICOSALUD - ANEXO</t>
+  </si>
+  <si>
+    <t>ENTRELAZOS</t>
+  </si>
+  <si>
+    <t>LUMENS</t>
+  </si>
+  <si>
+    <t>CENAI ARCOIRIS</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO DE ATENCION AL NIÑO Y AL</t>
+  </si>
+  <si>
+    <t>CIANA - TALLERES</t>
+  </si>
+  <si>
+    <t>EDUCATIVO CON INTEGRACIÓN</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA / PSICOLOGÍA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>TALLER DE HABILITACIÓN OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA / FONOAUDIOLOGIA / PSICOMOTRICIDAD / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>HIDROTERAPIA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA / FONOAUDIOLOGIA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>HIDROTERAPIA / MAESTRA ESPECIALIZADA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA</t>
+  </si>
+  <si>
+    <t>FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA / PSICOLOGÍA</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / TALLER TERAPEUTICO / FISIOTERAPIA / PSICOLOGÍA</t>
+  </si>
+  <si>
+    <t>HIDROTERAPIA / MAESTRA ESPECIALIZADA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>HIDROTERAPIA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>HIDROTERAPIA / MAESTRA ESPECIALIZADA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>FONOAUDIOLOGIA / PSICOLOGÍA / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>HIDROTERAPIA / FISIOTERAPIA</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>HIDROTERAPIA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / TALLER TERAPEUTICO</t>
+  </si>
+  <si>
+    <t>FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FISIOTERAPIA / PSICOLOGÍA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>HIDROTERAPIA / MAESTRA ESPECIALIZADA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA / PSICOMOTRICIDAD / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>FONOAUDIOLOGIA / PSICOLOGÍA / PSICOPEDAGOGIA / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>PSICOMOTRICISTA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>RAMBLA COSTANERA KM. 21.500 Y VARELA</t>
+  </si>
+  <si>
+    <t>JUNCAL Y TRAPANI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RINCON 1392 Y 19 DE ABRIL </t>
+  </si>
+  <si>
+    <t>RUTA 54 KM1 JUAN LACAZE       CP 70001</t>
+  </si>
+  <si>
+    <t>CNO. LAS TOSCAS S/N</t>
+  </si>
+  <si>
+    <t>RINCON 184                    CP50000</t>
+  </si>
+  <si>
+    <t>AV. RICARDO BECÚ M.33 S.09 ENTRE RÍO PÓ Y EMILIO DE FRANCO</t>
+  </si>
+  <si>
+    <t>COLON 1058</t>
+  </si>
+  <si>
+    <t>CALLE 22 ENTRE RUTA INTERBALNEARIA Y CALLE 15  CP16000</t>
+  </si>
+  <si>
+    <t>SARANDI 746</t>
+  </si>
+  <si>
+    <t>ITUZAINGO 415</t>
+  </si>
+  <si>
+    <t>WILSON FERREIRA 1155</t>
+  </si>
+  <si>
+    <t>AVDA. CHIOSSI Y BURNET CP 20000 / CHALET LA TORTUGA</t>
+  </si>
+  <si>
+    <t>RIO NEGRO 3625 CASI GUAYABOS      CP 65100</t>
+  </si>
+  <si>
+    <t>CARMEN 646                    CP 70100</t>
+  </si>
+  <si>
+    <t>JUAN CARLOS CURBELO 799      CP 70201</t>
+  </si>
+  <si>
+    <t>ESPINOLA 503      CP 80000</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AV. RÍO DE LA PLATA PADRÓN 900, SOLAR 19 - PARADA 7 Y ½ DE PLAYA PASCUAL</t>
+  </si>
+  <si>
+    <t>AV. RÍO DE LA PLATA PADRÓN 900, SOLAR 19 - PARADA 7 Y ½ DE PLAYA PASCUAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIVERA MANZANA 79  SOLAR 14 - RUTA 1 KM.26 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. ARTIGAS 205              CP 90100 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARIA NIMMO 681-683           </t>
+  </si>
+  <si>
+    <t>RUTA 21 N°1272</t>
+  </si>
+  <si>
+    <t>MONTEVIDEO 3381                 CP 65100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSÉ BATLLE Y ORDOÑEZ   702   CP 90200      </t>
+  </si>
+  <si>
+    <t>18 DE JULIO N° 860</t>
+  </si>
+  <si>
+    <t>18 DE JULIO 860 CP 60000</t>
+  </si>
+  <si>
+    <t>CAMINO BATLLE Y ORDOÑEZ S/N      CP 65000</t>
+  </si>
+  <si>
+    <t>18 DE JULIO 368</t>
+  </si>
+  <si>
+    <t>ATANASIO SIERRA 1331         CP33000</t>
+  </si>
+  <si>
+    <t>ATANASIO SIERRA 331         CP33000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOAQUIN SUAREZ, ENTRE JOSE G ARTIGAS E HILDEBRANDO VERGARA                  </t>
+  </si>
+  <si>
+    <t>AVDA. DE LOS PINOS Y RUTA  INTERBALNEARIA MANZ.211 S 10 KM 36                 CP15103</t>
+  </si>
+  <si>
+    <t>EVARISTO CIGANDA 381</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EVARISTO CIGANDA 381                CP 80000   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIVADAVIA 531                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIVADAVIA 531			</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSE A. RIBOT 45              </t>
+  </si>
+  <si>
+    <t>25 DE AGOSTO 1119</t>
+  </si>
+  <si>
+    <t>ITUZAINGO ESQ. RINCON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONTEVIDEO 636       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMINO VECINAL A NUEVO TORINO S/N°   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WILSON FERREIRA 374    ESQ. DR. ELIAS ABDO CP 45000 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MANUEL ORIBE 537 CP 97000 </t>
+  </si>
+  <si>
+    <t>MANUEL ORIBE 537 CP 97000</t>
+  </si>
+  <si>
+    <t>BATLLE Y ORDÓÑEZ 647                               CP 90000</t>
+  </si>
+  <si>
+    <t>BATLLE Y ORDÓÑEZ 664                              CP 90000</t>
+  </si>
+  <si>
+    <t>BALTASAR BRUM 633       CP 90000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. ROOSVELT S/N ESQ. AGUSTIN HERNANDEZ          CP 910000  </t>
+  </si>
+  <si>
+    <t>INDEPENDENCIA 1246</t>
+  </si>
+  <si>
+    <t>ÁLVAREZ SÁNCHEZ S/N, ESQUINA COLÓN</t>
+  </si>
+  <si>
+    <t>URUGUAY 365</t>
+  </si>
+  <si>
+    <t>URUGUAY Nº 365</t>
+  </si>
+  <si>
+    <t>JULIAN SAN VICENTE 499</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIVERA 3365               CP 94000     </t>
+  </si>
+  <si>
+    <t>RIVERA 3365</t>
+  </si>
+  <si>
+    <t>FLORIDA 610 Y 612 CP 20000</t>
+  </si>
+  <si>
+    <t>BVAR. BATLLE Y ORDOÑEZ 925 CP40000</t>
+  </si>
+  <si>
+    <t>GRAL. ARTIGAS 604             CP40000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAL. ARTIGAS 604        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENRIQUE CHAPLIN 626			</t>
+  </si>
+  <si>
+    <t>ENRIQUE CHAPLIN 626           CP60000</t>
+  </si>
+  <si>
+    <t>LAGUNA DE ROCHA 817</t>
+  </si>
+  <si>
+    <t>COLONOS VALDENSES S/N, ENTRE NICOLÁS CORBO Y VÍCTOR FONSECA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JULIÁN GRAÑA 140 </t>
+  </si>
+  <si>
+    <t>COLON 90             CP 5000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PTE GIRO S/N´PADRON 295 CARRETERA AL ABASTO KM. 5                 </t>
+  </si>
+  <si>
+    <t>CHILE S/N ESQ. MONTEVIDEO - PADRON 842</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHILE S/N    ENTRE GRAL. ARTIGAS Y J. LAGUNA - PADRON 474        </t>
+  </si>
+  <si>
+    <t>DR. CARNELLI  1496 ESQ. RODÓ            CP 75100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUAN FARINA 522 CP 30000                   </t>
+  </si>
+  <si>
+    <t>ITUZAINGO 494   CP 70200</t>
+  </si>
+  <si>
+    <t>URUGUAY 1429 CP 50000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33  ORIENTALES 1759    CP 60000     </t>
+  </si>
+  <si>
+    <t>AV.ITALIA 2931                CP 40000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEREZ CASTELLANOS 863        CP97000 </t>
+  </si>
+  <si>
+    <t>PASAJE PEATONAL S/N LA VÍA Y GRAL FLORES CO 90200</t>
+  </si>
+  <si>
+    <t>PAYSANDU 462       CP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAYSANDÚ 462               </t>
+  </si>
+  <si>
+    <t>FRANCISCO  FONDAR 843</t>
+  </si>
+  <si>
+    <t>LUIS A. DE HERRERA 496</t>
+  </si>
+  <si>
+    <t>FRANCISCO  FONDAR 843          CP85000</t>
+  </si>
+  <si>
+    <t>ARTIGAS 532</t>
+  </si>
+  <si>
+    <t>JUNCAL 1128</t>
+  </si>
+  <si>
+    <t>SARANDI 1700</t>
+  </si>
+  <si>
+    <t>BRASIL 483</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRASIL 483 CP 85000  </t>
+  </si>
+  <si>
+    <t>25 DE AGOSTO 3168                  CP 6500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INDEPENDENCIA S/N ENTRE PUBLICA Y RBLA. COSTANERA  CP 74000         </t>
+  </si>
+  <si>
+    <t>BRASIL 497    CP 50000</t>
+  </si>
+  <si>
+    <t>PTE. BERRO 581     CP 97100</t>
+  </si>
+  <si>
+    <t>FLORENCIO SANCHEZ 826 ENTRE SAN MARTIN Y PANTALEON QUESADA</t>
+  </si>
+  <si>
+    <t>RIVERA S/N ESQ COLONIA CP30300</t>
+  </si>
+  <si>
+    <t>PABLO ZUFRIATEGUI 1309   CP 33000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOMAS BERRETA 331	</t>
+  </si>
+  <si>
+    <t>TOMAS BERRETA 331</t>
+  </si>
+  <si>
+    <t>GRAL. ARTIGAS 712</t>
+  </si>
+  <si>
+    <t>GRAL. ARTIGAS 712       CP70101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WASHINGTON 845 ESQ. LUIS BATLLE BERRES               </t>
+  </si>
+  <si>
+    <t>GRAL. ARTIGAS 934</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PIOVENE  955   CP 91000               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">INDEPENDENCIA 469    CP 94000             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUBINO 514 ENTRE ZORRILLA Y DR. EMILIO PENZA    CP97000 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTONIO CAORSI 1307 Y AFE CP 85000     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZORRILLA DE SAN MARTIN 761        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUALBERTO ETCHEVERRY Nº 368     </t>
+  </si>
+  <si>
+    <t>VENEZUELA Y AV. DEL PARQUE</t>
+  </si>
+  <si>
+    <t>BVAR. BATLLE Y ORDOÑEZ 375</t>
+  </si>
+  <si>
+    <t>CNO.VECINAL (AL CEMENTERIO) Y RUTA 3, KM. 628</t>
+  </si>
+  <si>
+    <t>ITUZAINGO 1795  ENTRE LIBERTAD Y LAVALLEJA CP 70002</t>
+  </si>
+  <si>
+    <t>ITUZAINGO 1795  ENTE LIBERTAD Y LAVALLEJA CP 70002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LUIS A. DE HERRERA S/N      </t>
+  </si>
+  <si>
+    <t>AVDA. ARTIGAS S/N CP 45004</t>
+  </si>
+  <si>
+    <t>BRASIL 425</t>
+  </si>
+  <si>
+    <t>JUAN PONTET 1118</t>
+  </si>
+  <si>
+    <t>HORACIO VACHELLI 545   CP70001</t>
+  </si>
+  <si>
+    <t>19 DE ABRIL 1890</t>
+  </si>
+  <si>
+    <t>RUTA 26 CALLLE 2 BARRIO ARTIGAS        CP 37100</t>
+  </si>
+  <si>
+    <t>JOSÉ BATLLE Y ORDOÑEZ 677    CP 30000</t>
+  </si>
+  <si>
+    <t>25 DE AGOSTO ESQ. SARANDÍ</t>
+  </si>
+  <si>
+    <t>CARBAJAL 413</t>
+  </si>
+  <si>
+    <t>MEXICO MANZANA F1, SOLAR 15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 DE MAYO 195               </t>
+  </si>
+  <si>
+    <t>ARTIGAS 328</t>
+  </si>
+  <si>
+    <t>18 DE JULIO 630    CP 20400</t>
+  </si>
+  <si>
+    <t>TORRES GARCIA 703</t>
+  </si>
+  <si>
+    <t>JOAQUIN TORRES GARCIA 703</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUAN MANUEL BLANES 2250 ESQ. JAVIER DE VIANA       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUAN MANUEL BLANES 2250 ESQ. JAVIER DE VIANA   </t>
+  </si>
+  <si>
+    <t>18 DE JULIO 741 CP 40001</t>
+  </si>
+  <si>
+    <t>TURMALINA ESQ RUBI</t>
+  </si>
+  <si>
+    <t>LUIS ALBERTO DE HERRERA 664</t>
+  </si>
+  <si>
+    <t>CONSTITUCION Y SANTA ISABEL,SALON COMUNAL DEL CH SANTA ISABEL</t>
+  </si>
+  <si>
+    <t>APARICIO SARAVIA 898</t>
+  </si>
+  <si>
+    <t>GUAYABOS 190</t>
+  </si>
+  <si>
+    <t>INDEPENDENCIA 762</t>
+  </si>
+  <si>
+    <t>AVDA. DE LOS EUCALIPTUS S/N MZ 14 S12</t>
+  </si>
+  <si>
+    <t>JOAQUIN TORRES GARCIA 554</t>
+  </si>
+  <si>
+    <t>SAN ANTONIO 294 MANZANA 134 ESQ. AVDA. C. RACINE</t>
+  </si>
+  <si>
+    <t>LAVALLEJA 1301 ESQ. DR. ROGELIO SOSA</t>
+  </si>
+  <si>
+    <t>EL CEIBO ESQUINA LAS CAMELIAS</t>
+  </si>
+  <si>
+    <t>GRAL. FLORES 558 BIS   CP 90200</t>
+  </si>
+  <si>
+    <t>CORONEL ARROYO 644</t>
+  </si>
+  <si>
+    <t>IBIRAPITA ENTRE WILLIAM Y VENEZUELA</t>
+  </si>
+  <si>
+    <t>ALEJANDRO GALLINAL 799</t>
+  </si>
+  <si>
+    <t>REPUBLICA ARGENTINA S/N M85 S21 ESQ. MARQUEZ CASTRO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAL FRUCTUOSO RIVERA 1386 Y SIMON DEL PINO </t>
+  </si>
+  <si>
+    <t>FRUCTUOSO RIVERA Y SIMON DEL PINO MANZANA N° 1386</t>
+  </si>
+  <si>
+    <t>WILSON FERREIRA ALDUNATE 1015</t>
+  </si>
+  <si>
+    <t>28 DE FEBRERO 482 AL 484            CO 75000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28 DE FEBRERO 482-484			</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHACABUCO 903 </t>
+  </si>
+  <si>
+    <t>CHACABUCO 903  URUGUAY</t>
+  </si>
+  <si>
+    <t>18 DE JULIO 861</t>
+  </si>
+  <si>
+    <t>DR. ALFONSO ESPINOLA 422 CP 80000</t>
+  </si>
+  <si>
+    <t>JOSE BATLLE Y ORDOÑEZ 590</t>
+  </si>
+  <si>
+    <t>TREINTA Y TRES 286/288</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CALLE TALA SOLAR 13 MANZANA 196 ESQ.PANDO			</t>
+  </si>
+  <si>
+    <t>INDEPENDENCIA 709</t>
+  </si>
+  <si>
+    <t>RIO PO MANZANA 29 SOLAR 31</t>
+  </si>
+  <si>
+    <t>ASENCIO 180 ESQUINA 19 DE ABRIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUTA 3 KM 632	</t>
+  </si>
+  <si>
+    <t>ESTHER MORÉ  S/N Y FLORENCIO SANCHEZ PADRÓN 6138</t>
+  </si>
+  <si>
+    <t>CIRCUNVALACIÓN ENTRE CALLES 6 Y 8 S/N                 PADRÓN 1599</t>
+  </si>
+  <si>
+    <t>COLON 86</t>
+  </si>
+  <si>
+    <t>PUBLICA 28 Y M. BENAVENTE</t>
+  </si>
+  <si>
+    <t>8 DE OCTUBRE 1042</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIO NEGRO 3625 Y GUAYABOS </t>
+  </si>
+  <si>
+    <t>LUIS A.DE HERRERA 220</t>
+  </si>
+  <si>
+    <t>AV. ARTIGAS 506</t>
+  </si>
+  <si>
+    <t>JUAN ANTONIO LEDESMA 1578</t>
+  </si>
+  <si>
+    <t>AVDA A LA ESTACION S/N  RUTA 6 KM 23500</t>
+  </si>
+  <si>
+    <t>AV. ARTIGAS 312</t>
+  </si>
+  <si>
+    <t>JUAN PECOCHE 517</t>
+  </si>
+  <si>
+    <t>MACÍAS Y DURÁN S/N FRENTE A RUTA NACIONAL N°9</t>
+  </si>
+  <si>
+    <t>RAPETTI CABRERA 1693</t>
+  </si>
+  <si>
+    <t>COLON 665</t>
+  </si>
+  <si>
+    <t>COLON 694</t>
+  </si>
+  <si>
+    <t>CHARRUA  381            CP70003</t>
+  </si>
+  <si>
+    <t>JAMMES SUMMERS M88 /S11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JAMES SUMMERS Y REAL DE AZUA KM. 23.500 MANZ.88 SOLAR 11           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BERNA 1336 CP 70201   </t>
+  </si>
+  <si>
+    <t>APARICIO SARAVIA NRO. 4       CP 55000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARTIGAS 555 BIS CP 90700                </t>
+  </si>
+  <si>
+    <t>ROOSEVELT Nº 36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAGANCHA 387                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAGANCHA 387        </t>
+  </si>
+  <si>
+    <t>ZORRILLA 1327</t>
+  </si>
+  <si>
+    <t>TREINTA Y TRES S/N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LIRIO MORAES Y WILSON FERREIRA </t>
+  </si>
+  <si>
+    <t>18 DE JULIO Nº 1374</t>
+  </si>
+  <si>
+    <t>OSIMANI Y LLERENA N° 38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. ARTIGAS  ESTE S/N M 76 S 5  </t>
+  </si>
+  <si>
+    <t>RUTA 1 KM. 40 "COLONIA WILSON"</t>
+  </si>
+  <si>
+    <t>EVARISTO CIGANDA 1070</t>
+  </si>
+  <si>
+    <t>JOAQUÍN GUNDIN 1195</t>
+  </si>
+  <si>
+    <t>BVR. ARTIGAS S/N ESQUINA AV. VÍCTOR HUGO</t>
+  </si>
+  <si>
+    <t>DURAZNO ESQ ROCHA  S/N</t>
+  </si>
+  <si>
+    <t>FLORENCIO SANCHEZ 736</t>
+  </si>
+  <si>
+    <t>JOSÉ MARÍA GARAT N° 144</t>
+  </si>
+  <si>
+    <t>ZELMAR MICHELINI 340</t>
+  </si>
+  <si>
+    <t>NIBIA SABALSAGARAY 1150</t>
+  </si>
+  <si>
+    <t>SERSALES 1000</t>
+  </si>
+  <si>
+    <t>GARCIA AROCENA, MANZANA 40, SOLAR 30</t>
+  </si>
+  <si>
+    <t>RAMBLA REPÚBLICA DE CHILE Y RAMBLA REPÚBLICA ARGENTINA S/N</t>
+  </si>
+  <si>
+    <t>18 DE JULIO 1603</t>
+  </si>
+  <si>
+    <t>CEIBO Y LOS TULIPANES / ALTOS DEL PINAR</t>
+  </si>
+  <si>
+    <t>URUGUAY 1820, POLICLINICA SAN ANTONIO</t>
+  </si>
+  <si>
+    <t>ITUZAINGÓ 1061</t>
+  </si>
+  <si>
+    <t>DUNQUERKE S/N Y PASO DE LA CADENA</t>
+  </si>
+  <si>
+    <t>ARTIGAS S/N</t>
+  </si>
+  <si>
+    <t>ÉXODO 452</t>
+  </si>
+  <si>
+    <t>OSORIO 1120</t>
+  </si>
+  <si>
+    <t>OLIVERA 1215</t>
+  </si>
+  <si>
+    <t>LUIS ALBERTO DE HERRERA S/N°, ESQU. BONINI</t>
+  </si>
+  <si>
+    <t>JOSÉ BATLLE Y ORDOÑEZ 560</t>
+  </si>
+  <si>
+    <t>BATLLE Y ORDOÑEZ 552</t>
+  </si>
+  <si>
+    <t>CESAR MAYO GUTIÉRREZ 120</t>
+  </si>
+  <si>
+    <t>ARTIGAS 393</t>
+  </si>
+  <si>
+    <t>RIVERA 414</t>
+  </si>
+  <si>
+    <t>PANTALEON ARTIGAS N° 1309</t>
+  </si>
+  <si>
+    <t>33 ORIENTALES 965</t>
+  </si>
+  <si>
+    <t>JOSE BATLLE Y ORDOÑEZ 679</t>
+  </si>
+  <si>
+    <t>FRANCISCO ANTONIO MACIEL Nº 16</t>
+  </si>
+  <si>
+    <t>ARTIGAS 606</t>
+  </si>
+  <si>
+    <t>25 DE AGOSTO 503</t>
+  </si>
+  <si>
+    <t>HORACIO GARCÍA LAGOS N° 10 - PASO CARRASCO</t>
+  </si>
+  <si>
+    <t>LEANDRO GÓMEZ 1065</t>
+  </si>
+  <si>
+    <t>RUTA 1 VIEJA KM 31000 MANZANA 43 SOLAR 8</t>
+  </si>
+  <si>
+    <t>CIRO JAMANDREU 902 ESQ. EDINA FERREIRA DE MOLINA</t>
+  </si>
+  <si>
+    <t>EUSEBIO PIRIZ Nº 729</t>
+  </si>
+  <si>
+    <t>CNEL. BERNABE RIVERA N° 462</t>
+  </si>
+  <si>
+    <t>LUIS MORQUIO 2832</t>
+  </si>
+  <si>
+    <t>19 DE ABRIL 28</t>
+  </si>
+  <si>
+    <t>PANAN ESQ RUTA 101, S/N</t>
+  </si>
+  <si>
+    <t>RUTA GRAL. LÍBER SEREGNI (EX RUTA INTERBALNEARIA) S3 M11, ESQUINA CALLE DIANA</t>
+  </si>
+  <si>
+    <t>AV. JOAQUÍN DE VIANA Y ÑANDUBAY / EDIFICIO TORRE ARTIGAS / LOCAL 004</t>
+  </si>
+  <si>
+    <t>ALEJANDRO GALLINAL 332</t>
+  </si>
+  <si>
+    <t>SARANDI 965 AP. 2 Y 7</t>
+  </si>
+  <si>
+    <t>JOSÉ PEDRO RAMÍREZ 1065 ESQ. AV. ALVARIZA, PADRÓN NÚMERO 4222</t>
+  </si>
+  <si>
+    <t>JOSÉ MÉNDEZ ESQUINA ACUÑA DE FIGUEROA, MANZANA 387, PADRÓN, 23803, BARRIO NUEVO CANTEGRIL</t>
+  </si>
+  <si>
+    <t>ESPALTER ESQ. AVDA. ARTIGAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSÉ PEDRO VARELA ESQ. ALEJANDRO BEISSO S/N. VILLA ITUZAINGO </t>
+  </si>
+  <si>
+    <t>LIBERTAD 145</t>
+  </si>
+  <si>
+    <t>SETEMBRINO PEREDA 726</t>
+  </si>
+  <si>
+    <t>LARRAÑAGA 134</t>
+  </si>
+  <si>
+    <t>PROGRESO 258 ESQ. 18 DE JULIO</t>
+  </si>
+  <si>
+    <t>ALCIDES  CERVIERI  538</t>
+  </si>
+  <si>
+    <t>RUTA 8 KM 26.500 M:353, S: 14</t>
+  </si>
+  <si>
+    <t>WILSON FERREIRA ALDUNATE 776 - 778</t>
+  </si>
+  <si>
+    <t>JOSE PEDRO VARELA 577</t>
+  </si>
+  <si>
+    <t>WILSON FERREIRA 776 Y 778</t>
+  </si>
+  <si>
+    <t>RIVERA 1340 ENTRE LTUZAINGÓ Y SARANDÍ</t>
+  </si>
+  <si>
+    <t>URUGUAY 419</t>
+  </si>
+  <si>
+    <t>FELIPE FONTANA 922</t>
+  </si>
+  <si>
+    <t>ORIBE M. 159 S. 2</t>
+  </si>
+  <si>
+    <t>AQUILES SENCION 155</t>
+  </si>
+  <si>
+    <t>VOLTA ESQ. TAHILANDIA, CIUDAD DE MALDONADO</t>
+  </si>
+  <si>
+    <t>TACUAREMBÓ. M: 7 S: 112. APARTAMENTO 1</t>
+  </si>
+  <si>
+    <t>18 DE JULIO 292</t>
+  </si>
+  <si>
+    <t>JOSÉ PEDRO VARELA 2117</t>
+  </si>
+  <si>
+    <t>RUTA 14, KM 165</t>
+  </si>
+  <si>
+    <t>SARANDI 246/248 ESQ. IGNACIO BARRIOS</t>
+  </si>
+  <si>
+    <t>FRUCTUOSO RIVERA 1014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RICARDO MACKINNON ESQ.  MACIEL,  N°  DE  PADRÓN  264, MANZANA  C4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DR. LUIS ALBERTO DE HERRERA 501 </t>
+  </si>
+  <si>
+    <t>MANUEL FREIRE PADRÓN 3353 ENTRE LAS PIEDRAS Y CERRITO</t>
+  </si>
+  <si>
+    <t>GRAL. FLORES 577</t>
+  </si>
+  <si>
+    <t>BRASIL 1265</t>
+  </si>
+  <si>
+    <t>SANTOS GARRIDO SOLAR 9 PADRÓN 344</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 DE JULIO 1804 </t>
+  </si>
+  <si>
+    <t>SARANDÍ 1015</t>
+  </si>
+  <si>
+    <t>BOLÍVAR 982</t>
+  </si>
+  <si>
+    <t>JOSÉ PEDRO VARELA 1472</t>
+  </si>
+  <si>
+    <t>JOSE PEDRO VARELA 1472</t>
+  </si>
+  <si>
+    <t>8 DE ENERO ENTRE 25 DE AGOSTO Y 18  DE JULIO</t>
+  </si>
+  <si>
+    <t>8 ENERO ENTRE 25 DE AGOSTO Y 18 DE JULIO</t>
+  </si>
+  <si>
+    <t>GRAL. ARTIGAS 1233</t>
+  </si>
+  <si>
+    <t>LUIS ALBERTO DE HERRERA 1098, ESQ. ARTIGAS</t>
+  </si>
+  <si>
+    <t>LUIS ALBERTO DE HERRERA 1098</t>
+  </si>
+  <si>
+    <t>CARLOS MARIA RAMIREZ 732</t>
+  </si>
+  <si>
+    <t>DR. ROMÁN BERGALLI 897</t>
+  </si>
+  <si>
+    <t>ANÍBAL DEL CAMPO 669</t>
+  </si>
+  <si>
+    <t>AV. ARTIGAS ESQ. BATLLE Y ORDOÑEZ</t>
+  </si>
+  <si>
+    <t>PÉREZ Y FUENTES, MANZANA 259, SOLAR 9, ESQ. SAN PABLO.</t>
+  </si>
+  <si>
+    <t>GENERAL ARTIGAS 607</t>
+  </si>
+  <si>
+    <t>GENERAL FLORES 653 ESQ. PTE. BERRETA</t>
+  </si>
+  <si>
+    <t>RINCÓN 168</t>
+  </si>
+  <si>
+    <t>AV. CARLOS REBUFFELLO S/N ENTRE AV. ARTIGAS Y JOAQUIN SUAREZ</t>
+  </si>
+  <si>
+    <t>AV. JOAQUÍN DE VIANA Y VENTURA ALEGRE, EDIFICIO TALA APTO 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JULIO SPÓSITO M515 S20 </t>
+  </si>
+  <si>
+    <t>HORACIO GARCÍA LAGOS  M25 S5</t>
+  </si>
+  <si>
+    <t>ZORRILLA DE SAN MARTÍN 1240</t>
+  </si>
+  <si>
+    <t>TISCORNIA 493 ENTRE ZORRILLA DE SAN MARTÍN Y JAVIER DE VIANA</t>
+  </si>
+  <si>
+    <t>25 DE AGOSTO 3240, ENTRE 19 DE ABRIL Y 12 DE OCTUBRE</t>
+  </si>
+  <si>
+    <t>LEÓN JUDE 1062</t>
+  </si>
+  <si>
+    <t>AVENIDA GIANNASTTASIO KM 19.900 ESQUINA CALLE PARIS S/N MANZANA 4</t>
+  </si>
+  <si>
+    <t>JOSÉ PEDRO VARELA ESQ. LUIS A. DE HERRERA Y TREINTA Y TRES ORIENTALES</t>
+  </si>
+  <si>
+    <t>FRANCISCO DE LOS SANTOS S/N ESQ. ESCORPIÓN Y ANTARES</t>
+  </si>
+  <si>
+    <t>CARLOS REYLES 914 BIS</t>
+  </si>
+  <si>
+    <t>ARIES ESQUINA GRULLA</t>
+  </si>
+  <si>
+    <t>18 DE JULIO 164</t>
+  </si>
+  <si>
+    <t>AGORRODY 789</t>
+  </si>
+  <si>
+    <t>FRANCISCO DE LOS SANTOS ESQ. ESCORPION Y ANTARES</t>
+  </si>
+  <si>
+    <t>AV. JOSE BATLLE Y ORDOÑES C/ BUXAREO ORIBE</t>
+  </si>
+  <si>
+    <t>ZORRILLA DE SAN MARTÍN S/N ENTRE MÉNDEZ NÚÑEZ Y RUTA 74, MANZANA:48, SOLAR:12, PADRÓN: 298</t>
+  </si>
+  <si>
+    <t>AV. DR. CARLOS ROMAY S/N PADRÓN 75</t>
+  </si>
+  <si>
+    <t>33 ORIENTALES  Nº 248</t>
+  </si>
+  <si>
+    <t>AV. DE LAS AMERICAS 6000</t>
+  </si>
+  <si>
+    <t>18 DE JULIO 1788</t>
+  </si>
+  <si>
+    <t>ZORRILLA DE SAN MARTIN, JUAN 1231</t>
+  </si>
+  <si>
+    <t>TREINTA Y TRES 1117</t>
+  </si>
+  <si>
+    <t>DR. FRANCISCO SOCA 706</t>
+  </si>
+  <si>
+    <t>RIVERA 681</t>
+  </si>
+  <si>
+    <t>RAFAEL PEREZ DEL PUERTO 366</t>
+  </si>
+  <si>
+    <t>FRANCISCO CANARO 580</t>
+  </si>
+  <si>
+    <t>LA PALOMA 1108 BIS</t>
+  </si>
+  <si>
+    <t>SARANDÍ 163</t>
+  </si>
+  <si>
+    <t>AVENIDA ARTIGAS 1421</t>
+  </si>
+  <si>
+    <t>LAVALLEJA ESQ. RINCÓN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DR. RAUL MARTINI 168 </t>
+  </si>
+  <si>
+    <t>FILADELFIA 427</t>
+  </si>
+  <si>
+    <t>AGUSTÍN DE LA ROSA 608</t>
+  </si>
+  <si>
+    <t>URUGUAY 711 BIS</t>
+  </si>
+  <si>
+    <t>ZORRILLA DE SAN MARTÍN 990</t>
+  </si>
+  <si>
+    <t>FRANCISCO PRESTES 984</t>
+  </si>
+  <si>
+    <t>CALLE 10 METROS Nº 395 ENTRE M. ORIBE Y GABOTO</t>
+  </si>
+  <si>
+    <t>ALFONSO ESPÍNOLA Nº 681</t>
+  </si>
+  <si>
+    <t>FLORENCIO SÁNCHEZ 566</t>
+  </si>
+  <si>
+    <t>TOMAS BERRETA ENTRE R. LÓPEZ Y F. TESTOURI</t>
+  </si>
+  <si>
+    <t>JOSÉ PEDRO VARELA  ENTRE 18 DE JULIO Y SARANDÍ</t>
+  </si>
+  <si>
+    <t>JOSÉ ENRIQUE RODÓ M 228 S 17</t>
+  </si>
+  <si>
+    <t>LUIS VENTURA MANZ. 37 SOLAR 15, RUTA 8  KM. 25600</t>
+  </si>
+  <si>
+    <t>SAN MARCOS ESQ. GIANNATTASIO</t>
+  </si>
+  <si>
+    <t>ARTIGAS 1217</t>
+  </si>
+  <si>
+    <t>ZELMAR MICHELINI 742</t>
+  </si>
+  <si>
+    <t>ZELMAR MICHELINI 706</t>
+  </si>
+  <si>
+    <t>LUIS BATLLE 196</t>
+  </si>
+  <si>
+    <t>CALLE 27 - MANZANA 133 - SOLAR 11</t>
+  </si>
+  <si>
+    <t>LUIS ALBERTO DE HERRERA 362 / UNIDAD 001</t>
+  </si>
+  <si>
+    <t>AV. JOSÉ ARTIGAS S/N ESQUINA RÍO NEGRO</t>
+  </si>
+  <si>
+    <t>SOLIS ESQUINA ARTURO SANTANA</t>
+  </si>
+  <si>
+    <t>MISIONES ESQ. BALTASAR BRUM</t>
+  </si>
+  <si>
+    <t>AV. RODO M 62 SOLAR 18 ESQ. AV. JULIETA</t>
+  </si>
+  <si>
+    <t>GRAL. MANUEL ORIBE 1018</t>
+  </si>
+  <si>
+    <t>18 DE JULIO 2250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMINO DEL CERRO EGUSQUIZA </t>
+  </si>
+  <si>
+    <t>URUGUAY 1546</t>
+  </si>
+  <si>
+    <t>ARTIGAS 151</t>
+  </si>
+  <si>
+    <t>MARTINIANO CHIOSSI ENTRE TAHILANDIA Y LUXEMBURGO</t>
+  </si>
+  <si>
+    <t>2682.30.07</t>
+  </si>
+  <si>
+    <t>44322188;29015987/099.021215</t>
+  </si>
+  <si>
+    <t>45632012;099739768;099938848</t>
+  </si>
+  <si>
+    <t xml:space="preserve">099880756 / 23593349			</t>
+  </si>
+  <si>
+    <t>26984572, 094375839, 099373000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">464-26354    </t>
+  </si>
+  <si>
+    <t>437.22794 / 098400860</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2292.75.15/099964074    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">45423456/091300965   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">455.47.014/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4567.6393; 099003001  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2364.69.31 / 2365.1830     </t>
+  </si>
+  <si>
+    <t>472.32179/099.723714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(445) 27233  </t>
+  </si>
+  <si>
+    <t>445. 27233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43423704		</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4552. 31216    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">45231216	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4472-8866  </t>
+  </si>
+  <si>
+    <t>098 363131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">455. 88756     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">463.31359 / FAX 463.26912    </t>
+  </si>
+  <si>
+    <t>463.31359/FAX 463.26912</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4362-8311    </t>
+  </si>
+  <si>
+    <t>47662593/ 092761911</t>
+  </si>
+  <si>
+    <t>47321780 / 098315822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">435-23659  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">(462)25818   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">47220090		</t>
+  </si>
+  <si>
+    <t xml:space="preserve">472-20090    </t>
+  </si>
+  <si>
+    <t>4474 2892</t>
+  </si>
+  <si>
+    <t>462.20747 / 099330996</t>
+  </si>
+  <si>
+    <t>45447198/091821132/099728147</t>
+  </si>
+  <si>
+    <t xml:space="preserve">444.23448 / 099 840472   </t>
+  </si>
+  <si>
+    <t>473.30066 / 099318771</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4723-4788    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">(462)32060   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">436. 26193   </t>
+  </si>
+  <si>
+    <t>2 3657167 /2 3649349</t>
+  </si>
+  <si>
+    <t>4532. 7573 / 099498056</t>
+  </si>
+  <si>
+    <t>4532.4754 /099498056</t>
+  </si>
+  <si>
+    <t>4364-5796</t>
+  </si>
+  <si>
+    <t>0364-5796</t>
+  </si>
+  <si>
+    <t xml:space="preserve">072.24121/072.26199  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">456.29.339        </t>
+  </si>
+  <si>
+    <t>47320152 / 099527737</t>
+  </si>
+  <si>
+    <t>4622 2261 / 099 409 076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46222261 / 099409076 </t>
+  </si>
+  <si>
+    <t>099.852.147//099852771</t>
+  </si>
+  <si>
+    <t xml:space="preserve">099.251.966/099.852.147 </t>
+  </si>
+  <si>
+    <t>47723573/47732815/098950856</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  47330671/ 473.30672</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43620464 /099362611    </t>
+  </si>
+  <si>
+    <t>4364-4305</t>
+  </si>
+  <si>
+    <t>472 23754/099765174</t>
+  </si>
+  <si>
+    <t>26822981 / 098110428</t>
+  </si>
+  <si>
+    <t>4630.8557/099.832047</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 099 24 17 22/099388246</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4586-5684    </t>
+  </si>
+  <si>
+    <t>47328174 / 099865778</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4442 0906    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4442 0906 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">463-33449    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">42-669387;099.903.369 </t>
+  </si>
+  <si>
+    <t>23551990 / 093389777</t>
+  </si>
+  <si>
+    <t xml:space="preserve">462-35183    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4462-35183   </t>
+  </si>
+  <si>
+    <t>42250314 / 099812085</t>
+  </si>
+  <si>
+    <t>23657112/2007</t>
+  </si>
+  <si>
+    <t>4644.25.52/098.233983</t>
+  </si>
+  <si>
+    <t>47240884 - 099721367</t>
+  </si>
+  <si>
+    <t>2682.76.68</t>
+  </si>
+  <si>
+    <t>2365.84.12/092216133</t>
+  </si>
+  <si>
+    <t>2682.28.80</t>
+  </si>
+  <si>
+    <t>4536.7138 / 098530200</t>
+  </si>
+  <si>
+    <t>23650930 / 095589079</t>
+  </si>
+  <si>
+    <t>45230742/094456784/094456784</t>
+  </si>
+  <si>
+    <t>4353.16.53</t>
+  </si>
+  <si>
+    <t>42222357;098191764</t>
+  </si>
+  <si>
+    <t>45326074/099529448/099530594</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45321474 / 091889706			</t>
+  </si>
+  <si>
+    <t>44320057/099196908</t>
+  </si>
+  <si>
+    <t>44320057/099.196.908</t>
+  </si>
+  <si>
+    <t>4345.4367/096773083</t>
+  </si>
+  <si>
+    <t>23650407/093744982</t>
+  </si>
+  <si>
+    <t>43349267/43347267</t>
+  </si>
+  <si>
+    <t xml:space="preserve">096 825 713	</t>
+  </si>
+  <si>
+    <t>096 825 713</t>
+  </si>
+  <si>
+    <t>2682.46.67/094229729</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47795601		</t>
+  </si>
+  <si>
+    <t>099840472/44443505</t>
+  </si>
+  <si>
+    <t>43724517/ 099939728</t>
+  </si>
+  <si>
+    <t>099547095 /45333731</t>
+  </si>
+  <si>
+    <t>099547095/45333731</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4567 7972. </t>
+  </si>
+  <si>
+    <t>4567 7972. </t>
+  </si>
+  <si>
+    <t>23623053/099598439</t>
+  </si>
+  <si>
+    <t>092435614 / 23622272</t>
+  </si>
+  <si>
+    <t>22964743 / 098792324</t>
+  </si>
+  <si>
+    <t>22964743/098792324/098166504</t>
+  </si>
+  <si>
+    <t>096528109/23620959</t>
+  </si>
+  <si>
+    <t>43347593 - 099 340 221</t>
+  </si>
+  <si>
+    <t>43493640 / 092320031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4344 2092		</t>
+  </si>
+  <si>
+    <t>43442092/092 213 844</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4576-2620    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">698.32.85    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">455 44595 / 098748804  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">477 27977    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">473 42000 </t>
+  </si>
+  <si>
+    <t>098456144/096790250</t>
+  </si>
+  <si>
+    <t>43729066/099762748</t>
+  </si>
+  <si>
+    <t>46755893 / 099580622</t>
+  </si>
+  <si>
+    <t>46755893/099580622</t>
+  </si>
+  <si>
+    <t>42232459 / 092099140</t>
+  </si>
+  <si>
+    <t>099331735/23699776</t>
+  </si>
+  <si>
+    <t>46643684 / 099773774</t>
+  </si>
+  <si>
+    <t>4632 5377 / 092932295</t>
+  </si>
+  <si>
+    <t>26058314 / 099456915</t>
+  </si>
+  <si>
+    <t>26824078 / 095294440</t>
+  </si>
+  <si>
+    <t>43761004 / 098553030</t>
+  </si>
+  <si>
+    <t>42221686 / 098018088</t>
+  </si>
+  <si>
+    <t>098579807 / 099194730</t>
+  </si>
+  <si>
+    <t>42498778 / 092781077</t>
+  </si>
+  <si>
+    <t>29000575/099 362 976</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 099111166 / 098557650</t>
+  </si>
+  <si>
+    <t>43154648 / 098135474</t>
+  </si>
+  <si>
+    <t>091404030 / 099925196</t>
+  </si>
+  <si>
+    <t>4343 7522 / 099 568 876</t>
+  </si>
+  <si>
+    <t>098301336 / 098892524</t>
+  </si>
+  <si>
+    <t>43634304 / 098441951</t>
+  </si>
+  <si>
+    <t>46331838 / 092307730</t>
+  </si>
+  <si>
+    <t>098602803 / 094947776</t>
+  </si>
+  <si>
+    <t>472 42682</t>
+  </si>
+  <si>
+    <t>098 460 362</t>
+  </si>
+  <si>
+    <t>099273282 / 099157664</t>
+  </si>
+  <si>
+    <t>2364 45 23 / 094542310</t>
+  </si>
+  <si>
+    <t>22929925 / 099878371</t>
+  </si>
+  <si>
+    <t>23638179 / 098 131 855</t>
+  </si>
+  <si>
+    <t>098 131 855</t>
+  </si>
+  <si>
+    <t>099561650 / 099442404</t>
+  </si>
+  <si>
+    <t>094404642/099894986/26820626</t>
+  </si>
+  <si>
+    <t>098699544/43626338</t>
+  </si>
+  <si>
+    <t>099784851 /098941195  09854330</t>
+  </si>
+  <si>
+    <t>099997656 / 096097464</t>
+  </si>
+  <si>
+    <t>23466443 / 092140573</t>
+  </si>
+  <si>
+    <t>472 29638</t>
+  </si>
+  <si>
+    <t>4534.5312/098859289</t>
+  </si>
+  <si>
+    <t>098 955 141</t>
+  </si>
+  <si>
+    <t>42238859 / 092238859</t>
+  </si>
+  <si>
+    <t xml:space="preserve">098956771 / 099204844 </t>
+  </si>
+  <si>
+    <t>269802222 / 095070606</t>
+  </si>
+  <si>
+    <t>099867208/34235647</t>
+  </si>
+  <si>
+    <t>098874426 / 098381445</t>
+  </si>
+  <si>
+    <t>26838529 / 098000411</t>
+  </si>
+  <si>
+    <t>26984162 / 098000411</t>
+  </si>
+  <si>
+    <t>23690614 / 091425990</t>
+  </si>
+  <si>
+    <t>099750040 / 099322621</t>
+  </si>
+  <si>
+    <t>091078650 / 22916538</t>
+  </si>
+  <si>
+    <t>092 634 527</t>
+  </si>
+  <si>
+    <t>45682237 / 092211030</t>
+  </si>
+  <si>
+    <t>099518727 / 095012870</t>
+  </si>
+  <si>
+    <t>098816346 / 092290293</t>
+  </si>
+  <si>
+    <t>098914883 / 098276697</t>
+  </si>
+  <si>
+    <t>091297871 / 099533744</t>
+  </si>
+  <si>
+    <t xml:space="preserve">099788774 / 096104239 </t>
+  </si>
+  <si>
+    <t>092996893 / 099730941</t>
+  </si>
+  <si>
+    <t>098941980 / 23471164</t>
+  </si>
+  <si>
+    <t>094328579/ 093343166</t>
+  </si>
+  <si>
+    <t>098254848 / 098537749</t>
+  </si>
+  <si>
+    <t>092046606 / 092003991</t>
+  </si>
+  <si>
+    <t>091434805 / 099980595</t>
+  </si>
+  <si>
+    <t>094418099 / 094300321</t>
+  </si>
+  <si>
     <t xml:space="preserve">CENTRO MANOS UNIDAS           </t>
   </si>
   <si>
-    <t>TALLER TERAPEUTICO</t>
+    <t>COLEGIO SANTA ELENA</t>
+  </si>
+  <si>
+    <t>ACRIDU-(ANEXO)ACCION COORDINADORA REIVINDICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I.D.I.M.E.   INSTITUTO PARA DISCAPAC              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREATICA </t>
+  </si>
+  <si>
+    <t>CREATICA - CLINICA</t>
+  </si>
+  <si>
+    <t>ASOCIACION DE LA IGLESIA METODISTA DEL URUGUAY</t>
+  </si>
+  <si>
+    <t>ASOC PEQUEÑAS HERMANAS MISIONERAS DE LA CARIDAD</t>
+  </si>
+  <si>
+    <t>IPPU - CLINICA</t>
+  </si>
+  <si>
+    <t>IPPU - TALLERES</t>
+  </si>
+  <si>
+    <t>ASOCIACION PEQUEÑA OBRA DE LA DIVINA PROVIDENCIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FUNDACION BRAILLE DEL URUGUAY </t>
+  </si>
+  <si>
+    <t>C.E.I - EDUCATIVO</t>
+  </si>
+  <si>
+    <t>C.E.I. - CLINICA</t>
+  </si>
+  <si>
+    <t>CENTRO PSICOSOCIAL SUR PALERMO</t>
+  </si>
+  <si>
+    <t>FUNDACION MENTALIS SUR PALERMO- ANEXO</t>
+  </si>
+  <si>
+    <t>CAP-CENTRO DE ASISTENCIA PSICOPEDAGOGICA</t>
+  </si>
+  <si>
+    <t>CREM - TALLERES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREM CTRO DE REEDUCACIÓN Y ED                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">C E D A P LTDA                </t>
+  </si>
+  <si>
+    <t>CENTRO DE INTEGRACION DE DISCAPACITADOS</t>
+  </si>
+  <si>
+    <t>CINDIS - EDUCATIVO</t>
+  </si>
+  <si>
+    <t>CINDIS- TALLERES</t>
+  </si>
+  <si>
+    <t>AMANECERES.ASOCIACION PARA DISCAPACITADOS INTELECT</t>
+  </si>
+  <si>
+    <t>CATE - CLINICA</t>
+  </si>
+  <si>
+    <t>CATE - ESCUELA</t>
+  </si>
+  <si>
+    <t>CATE - TALLERES</t>
+  </si>
+  <si>
+    <t>CEDAM</t>
+  </si>
+  <si>
+    <t>SER Y CRECER</t>
+  </si>
+  <si>
+    <t>SER Y CRECER - TALLERES</t>
+  </si>
+  <si>
+    <t>EYTAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOL Y LUNA                    </t>
+  </si>
+  <si>
+    <t>CENTRO DE CAPACITACION SIGLO XXI-ANEXO</t>
+  </si>
+  <si>
+    <t>CEDAI - CENTRO EDUCATIVO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEDAI- TALLERES  </t>
+  </si>
+  <si>
+    <t>CIAPEV - ANEXO</t>
+  </si>
+  <si>
+    <t>CIAPEV-CTR INTEGRAL DE ATENCION A PERSONAS VULNERA</t>
+  </si>
+  <si>
+    <t>CLINICA DEL CERRO</t>
+  </si>
+  <si>
+    <t>CLINICA DEL CERRO - ANEXO COLON</t>
+  </si>
+  <si>
+    <t>LA BRUJULA</t>
+  </si>
+  <si>
+    <t>TEI - TALLERES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TEI-TALLER EDUCATIVO INTEGRAL SRL </t>
+  </si>
+  <si>
+    <t>ASOC. NACIONAL PARA EL NIÑO LISIADO ESCUELA FD RO</t>
+  </si>
+  <si>
+    <t>ASOC. NACIONAL PARA EL NIÑO LISIADO ESCUELA FD ROO</t>
+  </si>
+  <si>
+    <t>ANDEMOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO MATICES- CAIDE      </t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO DE A</t>
+  </si>
+  <si>
+    <t>ASOCIACION DE MISIONEROS PALLOTTI</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO COLON</t>
+  </si>
+  <si>
+    <t>EL NARANJO-ANEXO</t>
+  </si>
+  <si>
+    <t>EL NARANJO-CENTRO DE REEDUCACION INTEGRAL</t>
+  </si>
+  <si>
+    <t>CERS-CTRO.EDUCATIVO RECREATIVO Y SOCIAL-FORTALEZA</t>
+  </si>
+  <si>
+    <t>CRE-CENTRO DE REEDUCACION ESPECIAL</t>
+  </si>
+  <si>
+    <t>MONAMI- ANEXO DUVIMIOSO TERRA</t>
+  </si>
+  <si>
+    <t>MONAMI- ANEXO JUAN PAULLIER</t>
+  </si>
+  <si>
+    <t>CERI.CTRO DE ESTUDIOS Y REHABILITACION INTEGRAL</t>
+  </si>
+  <si>
+    <t>CLINICA LUDERE</t>
+  </si>
+  <si>
+    <t>CLINICA LUDERE - ANEXO</t>
+  </si>
+  <si>
+    <t>APRI</t>
+  </si>
+  <si>
+    <t>ASOCIACION PRO RECUPERACION DE</t>
+  </si>
+  <si>
+    <t>C E R M U -MILLAN</t>
+  </si>
+  <si>
+    <t>CERMU-CENTRO DEL RETARDO MENTAL DEL URUGUAY</t>
+  </si>
+  <si>
+    <t>COLEGIO CHRISTIAN ANDERSEN- PRIMARIA</t>
+  </si>
+  <si>
+    <t>ASOCIACION CIVIL DISCAPACITADO</t>
+  </si>
+  <si>
+    <t>CLINICA DEL MOLINO</t>
+  </si>
+  <si>
+    <t>YBYRAY - ESCUELA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASOC.DE PADRES DE ALUMNOS DEL </t>
+  </si>
+  <si>
+    <t>A.PRO.DI ASOC.AYUDA ADULTO DIS</t>
+  </si>
+  <si>
+    <t>CEIDA- EDUCACION ESPECIAL</t>
+  </si>
+  <si>
+    <t>CEIDA-CTRO. ESPECIALIZADO INTERDISCIPLINARIO EN DI</t>
+  </si>
+  <si>
+    <t>CLINICA-CENTRO OESTE NUEVO PARIS</t>
+  </si>
+  <si>
+    <t>TALLER-CENTRO OESTE NUEVO PARIS</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO CURVA DE MAROÑAS</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO BELLONI</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO BELLONI - ANEXO</t>
+  </si>
+  <si>
+    <t>CENTRO CAPDI</t>
+  </si>
+  <si>
+    <t>CIPPED-CENTRO INTERDISCIPLINARIO PSICOPEDAGOGICO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PASO A PASO SRL               </t>
+  </si>
+  <si>
+    <t>ESCUELA HORIZONTE</t>
+  </si>
+  <si>
+    <t>HOGAR HORIZONTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO INTEGRAL IGUAZU         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLINICA PEÑAROL S.R.L.        </t>
+  </si>
+  <si>
+    <t>CLINICA KAYROS</t>
+  </si>
+  <si>
+    <t>TAITA (ATELIER ART. INT.Y DE T</t>
+  </si>
+  <si>
+    <t>INDALO ANEXO MVD</t>
+  </si>
+  <si>
+    <t>CENTRO CLADE</t>
+  </si>
+  <si>
+    <t>CENTRO PSICOPEDAGOGICO INTEGRAL DOS</t>
+  </si>
+  <si>
+    <t>SERR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CPT - CENTRO PSICOPEDAGOGICO TERAPEUTICO ANEXO </t>
+  </si>
+  <si>
+    <t>CPT CENTRO PEDAGOGICO TERAPEUTICO</t>
+  </si>
+  <si>
+    <t>ESPACIO CLICK</t>
+  </si>
+  <si>
+    <t>ESPACIO CLICK - ANEXO TALLERES</t>
+  </si>
+  <si>
+    <t>ESPACIO CLICK - TALLERES</t>
+  </si>
+  <si>
+    <t>ESPACIO CLIK - ANEXO CLINICA</t>
+  </si>
+  <si>
+    <t>COLEGIO CENI. CTRO DE EDUCACION NATURAL E INTEGRAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NUESTRO TIEMPO. CENTRO EDUCATIVO INTEGRAL </t>
+  </si>
+  <si>
+    <t>COLEGIO LA MENNAIS</t>
+  </si>
+  <si>
+    <t>CLINICA CICLO</t>
+  </si>
+  <si>
+    <t>CLINICA CICLO- ANEXO</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO DEL PARQUE - AMARILLA</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO DEL PARQUE - ANEXO BUCEO</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO DEL PARQUE - ROJA</t>
+  </si>
+  <si>
+    <t>CETP - TALLER</t>
+  </si>
+  <si>
+    <t>CETP-MONTEVIDEO CENTRO DE ATENCION INTERDISCIPLINA</t>
+  </si>
+  <si>
+    <t>YKERE LDTA. INSTITUTO INTEGRAL E INTERDISCINPLINAR</t>
+  </si>
+  <si>
+    <t>CENTRO MONTEVIDEO</t>
+  </si>
+  <si>
+    <t>ALPHAPSI</t>
+  </si>
+  <si>
+    <t>RIZOMA - ANEXO</t>
+  </si>
+  <si>
+    <t>CENTRO ALANA</t>
+  </si>
+  <si>
+    <t>THIRDI - COLOR ESPERANZA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FUNDACION PROINTEGRA </t>
+  </si>
+  <si>
+    <t>CLINICA SER- PASO MOLINO</t>
+  </si>
+  <si>
+    <t>PINDO - ANEXO MONTEVIDEO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO EDUCATIVO JOSE ENRIQUE RODO </t>
+  </si>
+  <si>
+    <t>CENTRO EDUCATIVO JOSE ENRIQUE RODO - CER</t>
+  </si>
+  <si>
+    <t>CENTRO EDUCATIVO JOSE ENRIQUE RODO - CER- TALLERES</t>
+  </si>
+  <si>
+    <t>NUEVOS HORIZONTES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CADI-CENTRO DE ATENCIÓN AL DESARROLLO INTEGRAL </t>
+  </si>
+  <si>
+    <t>A CREARSE</t>
+  </si>
+  <si>
+    <t>CENTRO VERA - TALLERES</t>
+  </si>
+  <si>
+    <t>CLINICA VERA - ANEXO</t>
+  </si>
+  <si>
+    <t>CIPRES - PIC PROGRAMA DE IMPLANTES COCLEARES</t>
+  </si>
+  <si>
+    <t>CEEPAL</t>
+  </si>
+  <si>
+    <t>CLINICA DEL NORDESTE</t>
+  </si>
+  <si>
+    <t>CLINICA NORDESTE - TALLERES TERAPEUTICOS</t>
+  </si>
+  <si>
+    <t>FUNDACIÓN NUESTRO CAMINO</t>
+  </si>
+  <si>
+    <t>QUELAVI</t>
+  </si>
+  <si>
+    <t>CIIC</t>
+  </si>
+  <si>
+    <t>CENTRO LA TEJA - TALLERES</t>
+  </si>
+  <si>
+    <t>CENTRO LA TEJA S.R.L.</t>
+  </si>
+  <si>
+    <t>CENTRO CETEDI - ANEXO</t>
+  </si>
+  <si>
+    <t>C.A.D.A INTEGRA SRL</t>
+  </si>
+  <si>
+    <t>ESPACIO AL SUR</t>
+  </si>
+  <si>
+    <t>LA CALETA CENTRO INTERDISCIPLINARIO SRL</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO FUTURO</t>
+  </si>
+  <si>
+    <t>CENTRO BELVEDERE SRL</t>
+  </si>
+  <si>
+    <t>CR - CENTRO DE REEDUCACION</t>
+  </si>
+  <si>
+    <t>ESPACIO LA RED</t>
+  </si>
+  <si>
+    <t>ESPACIO RED - ESCUELA</t>
+  </si>
+  <si>
+    <t>NEUREHABILITACION DE AVANZADA SRL</t>
+  </si>
+  <si>
+    <t>NEUREHABILITACION DE AVANZADA SRL - TALLERES TICS</t>
+  </si>
+  <si>
+    <t>COLEGIO IMAGÍNATE</t>
+  </si>
+  <si>
+    <t>COLEGIO IMAGÍNATE ANEXO</t>
+  </si>
+  <si>
+    <t>CLINICA REVERIE</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO TABOR</t>
+  </si>
+  <si>
+    <t>CENTRO MULTIDISCIPLINARIO GRUTA DE LOURDES</t>
+  </si>
+  <si>
+    <t>ESPACIO AYNU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO DE INTEGRACIÓN Y ATENCIÓN ESPECIAL </t>
+  </si>
+  <si>
+    <t>CENTRO MATEL</t>
+  </si>
+  <si>
+    <t>CENTRO MATEL - ANEXO</t>
+  </si>
+  <si>
+    <t>SERENDIPIA</t>
+  </si>
+  <si>
+    <t>SERENDIPIA - ANEXO</t>
+  </si>
+  <si>
+    <t>SERENDIPIA - TALLER DE HABILITACION OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO CEIBO</t>
+  </si>
+  <si>
+    <t>CENTRO DAR</t>
+  </si>
+  <si>
+    <t>CENTRO DAR - ANEXO</t>
+  </si>
+  <si>
+    <t>BILU</t>
+  </si>
+  <si>
+    <t>CRESER</t>
+  </si>
+  <si>
+    <t>CRESER - ANEXO</t>
+  </si>
+  <si>
+    <t>ESPACIO JACARANDA</t>
+  </si>
+  <si>
+    <t>ESPACIO LOTO</t>
+  </si>
+  <si>
+    <t>CLINICA CIPA</t>
+  </si>
+  <si>
+    <t>EMUNÁ CENTRO INTERDISCIPLINARIO</t>
+  </si>
+  <si>
+    <t>CLÍNICA PSICOLÓGICA TRES CRUCES</t>
+  </si>
+  <si>
+    <t>CENTRO PANAMBI</t>
+  </si>
+  <si>
+    <t>PSICO.EYL</t>
+  </si>
+  <si>
+    <t>L - MENTAL</t>
+  </si>
+  <si>
+    <t>CLÍNICA BUCEO</t>
+  </si>
+  <si>
+    <t>CENTRO FENIX</t>
+  </si>
+  <si>
+    <t>AMIDIA</t>
+  </si>
+  <si>
+    <t>CENTRO PSICOPEDAGÓGICO 8 DE OCTUBRE</t>
+  </si>
+  <si>
+    <t>CREESER</t>
+  </si>
+  <si>
+    <t>SUEÑO DEL SOL</t>
+  </si>
+  <si>
+    <t>CLINICA CIRCULO</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO VITTA</t>
+  </si>
+  <si>
+    <t>ESPACIO ARAPEY</t>
+  </si>
+  <si>
+    <t>AION</t>
+  </si>
+  <si>
+    <t>URUCANES</t>
+  </si>
+  <si>
+    <t>ESPACIO SHADDAI</t>
+  </si>
+  <si>
+    <t>ESPACIO SHADDAI - ANEXO</t>
+  </si>
+  <si>
+    <t>INMACULADO CORAZÓN DE MARÍA ADORATRICES</t>
+  </si>
+  <si>
+    <t>EQUIPO INTERDISCIPLINARIO RUBIK</t>
+  </si>
+  <si>
+    <t>VOLARES</t>
+  </si>
+  <si>
+    <t>ESPACIO ABINTE</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO MERAKII</t>
+  </si>
+  <si>
+    <t>BASQUADÉ</t>
+  </si>
+  <si>
+    <t>EL MAPACHE</t>
+  </si>
+  <si>
+    <t>KINTSUGI</t>
+  </si>
+  <si>
+    <t>NEUROEDUCAR.UY</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO VITAL</t>
+  </si>
+  <si>
+    <t>CIDI</t>
+  </si>
+  <si>
+    <t>TALLERES MANOS UNIDAS</t>
+  </si>
+  <si>
+    <t>MIELINA</t>
+  </si>
+  <si>
+    <t>MARANDÚ</t>
+  </si>
+  <si>
+    <t>MARANDÚ - ANEXO</t>
+  </si>
+  <si>
+    <t>ESPACIO AZIM</t>
+  </si>
+  <si>
+    <t>CLINUCEN - CLINICA NUEVO CENTRO</t>
+  </si>
+  <si>
+    <t>ESPACIO AMITIE</t>
+  </si>
+  <si>
+    <t>ESPACIO SENDA</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO PRADO</t>
+  </si>
+  <si>
+    <t>CENTRO INTERDISCIPLINARIO PRADO - ANEXO</t>
+  </si>
+  <si>
+    <t>LAS CADENAS</t>
+  </si>
+  <si>
+    <t>ESPACIO BLUE</t>
+  </si>
+  <si>
+    <t>ESPACIO BLUE - ANEXO</t>
+  </si>
+  <si>
+    <t>ESPACIO BLUE - ANEXO ESCUELA</t>
+  </si>
+  <si>
+    <t>ESPACIO BLUE - ESCUELA</t>
+  </si>
+  <si>
+    <t>DIPIA</t>
+  </si>
+  <si>
+    <t>AURA</t>
+  </si>
+  <si>
+    <t>CLINICAMENTE</t>
+  </si>
+  <si>
+    <t>CENTRO CULTURAL PARA LA INTEGRACIÓN "TAROBA"</t>
+  </si>
+  <si>
+    <t>TALLER TERAPEUTICO / TALLER DE HABILITACIÓN OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>HIDROTERAPIA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FISIOTERAPIA / FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FONOAUDIOLOGIA / PSICOLOGÍA</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / PSICOLOGÍA / PSICOMOTRICIDAD</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOPEDAGOGIA</t>
+  </si>
+  <si>
+    <t>MAESTRA ESPECIALIZADA / TALLER TERAPEUTICO / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA / TERAPIA OCUPACIONAL</t>
+  </si>
+  <si>
+    <t>FISIOTERAPIA / FONOAUDIOLOGIA / PSICOLOGÍA / PSICOMOTRICIDAD / PSICOPEDAGOGIA / EDUCATIVO ESPECIFICO / TERAPIA OCUPACIONAL</t>
   </si>
   <si>
     <t>DUMINIOSO TERRA 2292        ENTRE CAGANCHA Y DR. J.J. DE AMÉZAGA</t>
   </si>
   <si>
+    <t>AVDA. RIVERA 4212</t>
+  </si>
+  <si>
+    <t>DR. JUAN GOLFARINI 4045 ENTRE CALABRIA Y TOMÁS BASÁÑEZ</t>
+  </si>
+  <si>
+    <t>MAR DEL PLATA 6924 ESQUINA PEDRO FIGARI</t>
+  </si>
+  <si>
+    <t>CHARRÚA 1959 ESQUINA JACKSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHINA 1748  ENTRE CHILE Y GRECIA            </t>
+  </si>
+  <si>
+    <t>BVAR.ARTIGAS 4208   ENTRE JOAQUIN SUÁREZ Y CARLOS SOLÉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DR. CARLOS MA. DE PENA 4222 ENTRE CASTRO Y RAMON CACERES    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DR. CARLOS MA. DE PENA 4222 ENTRE CASTRO Y RAMON CACERES  </t>
+  </si>
+  <si>
+    <t>AV.DE LAS INSTRUCCIONES 1115  ESQ. BVR. BATLLE Y ORDOÑEZ</t>
+  </si>
+  <si>
+    <t>AGRIMENSOR GERMÁN BARBATO 1466   ENTRE MERCEDES Y URUGUAY</t>
+  </si>
+  <si>
+    <t>AV. AGRACIADA 3272</t>
+  </si>
+  <si>
+    <t>AV.AGRACIADA 3272   ENTRE MATURANA Y JUAN FCO. LARROBLA CP 11700</t>
+  </si>
+  <si>
+    <t>SANTIAGO DE CHILE 906  Y 908   ENTRE CEBOLLATÍ Y DR. GONZALO RAMÍREZ</t>
+  </si>
+  <si>
+    <t>SANTIAGO DE CHILE 1066</t>
+  </si>
+  <si>
+    <t>BVAR. ESPAÑA 2515 Y LIBERTAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 DE JULIO 948 APTO. 901 Y 903 ENTRE CONVENCIÓN Y W.F. ALDUNATE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 DE JULIO 948 APTO. 901 Y 903 ENTRE CONVENCIÓN Y W.F. ALDUNATE CP11100 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOLIVIA 1841                  </t>
+  </si>
+  <si>
+    <t>DURAZNO 1369   ENTRE EJIDO Y PALERMO</t>
+  </si>
+  <si>
+    <t>DURAZNO 1369   ENTRE EJIDO Y PALERM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVDA. MILLAN 2822 Y 2824  ENTRE A. FIOL DE PEREDA Y SITIO GRANDE          </t>
+  </si>
+  <si>
+    <t>MILLAN 3836</t>
+  </si>
+  <si>
+    <t>AV. MILLAN 3836</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GARIBALDI 1929			</t>
+  </si>
+  <si>
+    <t>ACHIRAS 1428</t>
+  </si>
+  <si>
+    <t>ACHIRAS Nº 1428</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESTANISLAO LOPEZ 4759 ENTRE VALENCIA Y RIO DE LA PLATA- CP11400  </t>
+  </si>
+  <si>
+    <t>JOSE A. POSSOLO 3739 - 3741 ENTRE GRAL FLORES Y ZOLA      CP 12300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FELIPE CONTUCCI  4207  ENTRE IBIROCAHY Y G. SANABRIA CP 11700    </t>
+  </si>
+  <si>
+    <t>CNO CASTRO 507</t>
+  </si>
+  <si>
+    <t>CAGANCHA 2636</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GENERAL FLORES 4955 ESQUINA CHAPICUY </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUAN B.VIACABA 1875 ENTRE BOGOTÁ Y RÍO DE JANEIRO CP 12800   </t>
+  </si>
+  <si>
+    <t>AV. GARZÓN 1812 ENTRE MATTO GROSSO Y CARVE CP 12400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 DE SETIEMBRE 2529/004  ENTRE CARLOS BERG Y SARMIENTO CP 11300   </t>
+  </si>
+  <si>
+    <t>AV. JOSE BELLONI 2976</t>
+  </si>
+  <si>
+    <t>AV.MILLAN 4205 ENTRE CLEMENCEAU Y E. HERRERA CP 12900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HIPOLITO YRIGOYEN 2537 / ISIDORO LARRAYA CP 12100    </t>
+  </si>
+  <si>
+    <t>RIVERA 4620 BIS, ESQU. ATLANTICO</t>
+  </si>
+  <si>
+    <t>GRAL. GESTIDO 2833 ENTRE R. MASINI Y GUAYAQUÍ CP 11300</t>
+  </si>
+  <si>
+    <t>AV.DR.L. A. DE HERRERA 2882 ENTRE  EMILIO RAÑA Y THOMPSON CP11600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YAMANDU 5513              </t>
+  </si>
+  <si>
+    <t>LARROBLA 931 B Y C</t>
+  </si>
+  <si>
+    <t>AGRACIADA 3297 ENTRE FCO. LARROBLA Y MATURANA CP 11700</t>
+  </si>
+  <si>
+    <t>GRECIA 3620 CERRO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARAZATI 1188   ENTRE AV. BRASIL Y BARTOLITO MITRE CP 11300     </t>
+  </si>
+  <si>
+    <t>DUVIMIOSO TERRA 1952 ENTRE NICARAGUA Y GRAL PAGOLA CP 11800</t>
+  </si>
+  <si>
+    <t>JUAN PAULLIER 1723 Y VICTOR AHEDO CP11200</t>
+  </si>
+  <si>
+    <t>JOSÉ E.RODO 1758</t>
+  </si>
+  <si>
+    <t>JOSÉ E.RODO 1758  ENTRE MINAS Y MAGALLANES CP 11200</t>
+  </si>
+  <si>
+    <t>AV. MANUEL ALBO 2696 ESQ. GRASSO</t>
+  </si>
+  <si>
+    <t>RAFAEL EGUREN 3460</t>
+  </si>
+  <si>
+    <t>CAIGUA 1336</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAIGUA 1336 ENTRE MILLÁN Y VENANCIO BENAVÍDEZ CP 11700               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. MILLÁN 2849 ENTRE SITIO GRANDE Y GRAL. E. MARTINEZ CP 11800            </t>
+  </si>
+  <si>
+    <t>JOSÉ POSSOLO 3976 ENTRE EMILIO ZOLA Y TORRICELLI CP 12300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  AV. MILLÁN 4392 ENTRE LAS VIOLETAS Y MAZANGANO CP 12900</t>
+  </si>
+  <si>
+    <t>GONZALO RAMIREZ 2085 ENTRE SALTERIAN CP 11200</t>
+  </si>
+  <si>
+    <t>PILCOMAYO 5014</t>
+  </si>
+  <si>
+    <t>THIEBAUT 1816</t>
+  </si>
+  <si>
+    <t>HAITI 1606</t>
+  </si>
+  <si>
+    <t>IGUA 4590</t>
+  </si>
+  <si>
+    <t>LUIS A. DE HERRERA 2655, ESQ. URQUIZA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSE PRAT 5318 ENTRE YUGOESLAVIA Y CATAMARCA CP11900    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSE PRAT 5318 ENTRE YUGOESLAVIA Y CATAMARCA CP11900   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNO. MALDONADO 5073 ENTRE OYARBIDE Y ROMA CP 12200   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVDA.JOSÉ BELLONI 5284  ENTRE BOIZO LANZA Y AV. DE LA ALJABA      </t>
+  </si>
+  <si>
+    <t>AV. JOSÉ BELLONI 4459</t>
+  </si>
+  <si>
+    <t>CNO ARIEL 4875 ENTRE IGNACIO RIVAS Y 28 DE FEBRERO CP12900</t>
+  </si>
+  <si>
+    <t>AV. ITALIA 3756 ESQ. JUAN DE DIOS PEZA CP 11400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. BOLIVIA 2540     </t>
+  </si>
+  <si>
+    <t>AVDA. AGRACIADA 3591 ENTRE BUSCHENTAL Y E. TURINI CP 11700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IGUAZU 4969 ENTRE CHAPICUY Y JOSÉ MA. GUERRA CP12000                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORONEL RAIZ 1504 ESQ EDISON  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CUFRÉ 2282  ENTRE COQUIMBO Y CAGANCHA CP 11800   </t>
+  </si>
+  <si>
+    <t>JOSÉ CATALÁ 2250  ENTRE CANSTATT Y ARRIETA CP 11600</t>
+  </si>
+  <si>
+    <t>JOANICÓ 3584</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EDUARDO ACEVEDO 1234 </t>
+  </si>
+  <si>
+    <t>VERACIERTO 2579</t>
+  </si>
+  <si>
+    <t>JUAN PAULLIER 1077</t>
+  </si>
+  <si>
+    <t>AV. LUIS A DE HERRERA 2484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. LUIS A. DE HERRERA 2482 </t>
+  </si>
+  <si>
+    <t>GRITO DE ASENCIO 1102</t>
+  </si>
+  <si>
+    <t>AV. LEZICA 5806</t>
+  </si>
+  <si>
+    <t>AV. LUIS A. DE HERRERA 4092  Y BURGUES</t>
+  </si>
+  <si>
+    <t>CAMINO CASTRO 469</t>
+  </si>
+  <si>
+    <t>ACQUISTAPACE  1701</t>
+  </si>
+  <si>
+    <t>CAMINO CORRALES 3735 BIS</t>
+  </si>
+  <si>
+    <t>CNO. CORRALES 3886 ENTRE GALVANI Y RIO GUAYAS CP</t>
+  </si>
+  <si>
+    <t>ZUM FELDE 2090 COMVISUNCA - - PASAJE 350 N° 5285</t>
+  </si>
+  <si>
+    <t>RIVERA 3772</t>
+  </si>
+  <si>
+    <t>ZUM FELDE 2090 COMVISUNCA - PASAJE 350 N° 5285</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIUDAD DE BAHÍA BLANCA 2415	</t>
+  </si>
+  <si>
+    <t>CIUDAD DE BAHIA BLANCA 2415 ENTRE CANNING Y AVELINO MIRANDA</t>
+  </si>
+  <si>
+    <t>JOSE BATLLE Y ORDOÑEZ 2390</t>
+  </si>
+  <si>
+    <t>ENTRE RIOS 1132</t>
+  </si>
+  <si>
+    <t>BULEVAR ESPAÑA 2590</t>
+  </si>
+  <si>
+    <t>AV. JOSÉ BELLONI 6235</t>
+  </si>
+  <si>
+    <t>MCAL. FCO. SOLANO LOPEZ 1520</t>
+  </si>
+  <si>
+    <t>JOSÈ L OSORIO 1370</t>
+  </si>
+  <si>
+    <t>LUIS A DE HERRERA 4369/4395</t>
+  </si>
+  <si>
+    <t>CARLOS MA. RAMIREZ 33 ENTRE AGRACIADA Y JULIAN LAGUNA CP 11900</t>
+  </si>
+  <si>
+    <t>THIEBAUT 1672</t>
+  </si>
+  <si>
+    <t>CAMINO MALDONADO 5474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EDUARDO RAIZ 1881 </t>
+  </si>
+  <si>
+    <t>AV. DEL  LIBERTADOR 1971, APTO.504</t>
+  </si>
+  <si>
+    <t>YAGUARI 2145</t>
+  </si>
+  <si>
+    <t>DR. VARGAS GUILLEMETTE 2485</t>
+  </si>
+  <si>
+    <t>HUMAITÁ 2742 ENTRE ESTERO BELLACO Y AV. GARIBALDI</t>
+  </si>
+  <si>
+    <t>MARCO BRUTO 1186</t>
+  </si>
+  <si>
+    <t>BELLONI 4211</t>
+  </si>
+  <si>
+    <t>JOSÉ BELLONI 3959</t>
+  </si>
+  <si>
+    <t>DR. ALEJANDRO GALLINAL 1736 Y AVDA. ITALIA</t>
+  </si>
+  <si>
+    <t>CNO. TOMKINSON 2463 ESQ. CNO. CIBILS Y ALFREDO MORENO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVDA. FRUCTUOSO RIVERA 6182   </t>
+  </si>
+  <si>
+    <t>PILAR COSTA 74, ESQ. AGRACIADA</t>
+  </si>
+  <si>
+    <t>BENITO ÁLVAREZ 847 ESQ MILLÁN</t>
+  </si>
+  <si>
+    <t>DANIEL MUÑOZ 2013</t>
+  </si>
+  <si>
+    <t>PARAGUAY 1170 ESQ. CANELONES</t>
+  </si>
+  <si>
+    <t>CHANA 2389 ESQ. BVAR. ARTIGAS</t>
+  </si>
+  <si>
+    <t>SAN MARTÍN 2466 ESQ. DOMINGO ARAMBURÚ</t>
+  </si>
+  <si>
+    <t>JOSÉ LLUPES 4568 BIS</t>
+  </si>
+  <si>
+    <t>BELLONI 4780</t>
+  </si>
+  <si>
+    <t>CAMINO MALDONADO 5143</t>
+  </si>
+  <si>
+    <t>CNO. MALDONADO 5143</t>
+  </si>
+  <si>
+    <t>AV. CATALUÑA 3142 Y RICALDONI</t>
+  </si>
+  <si>
+    <t>ALBERDI 5982</t>
+  </si>
+  <si>
+    <t>AVDA. ITALIA 5876</t>
+  </si>
+  <si>
+    <t>18 DE JULIO 962 AP. 201 ESQ. RÍO BRANCO</t>
+  </si>
+  <si>
+    <t>JOSÉ MARÍA PENCO N° 3447</t>
+  </si>
+  <si>
+    <t>ROMÁN ARANA IÑIGUEZ 1354 ESQUINA ANTILLAS</t>
+  </si>
+  <si>
+    <t>ALBERTO ZUM FELDE 2098</t>
+  </si>
+  <si>
+    <t>QUICUYO 949</t>
+  </si>
+  <si>
+    <t>CAMINO MALDONADO 6664 ENTRE C.E Y LIBRA</t>
+  </si>
+  <si>
+    <t>CAMINO MALDONADO 8945, RUTA 8 KM 16800</t>
+  </si>
+  <si>
+    <t>BVAR. ARTIGAS 2193</t>
+  </si>
+  <si>
+    <t>PRESIDENTE BERRO 2493 ESQUINA BULEVAR ARTIGAS</t>
+  </si>
+  <si>
+    <t>CARLOS ANAYA 2721</t>
+  </si>
+  <si>
+    <t>SALADERO FARIÑA 3440, ESQUINAS JACOBO VARELA Y VALLADOLID</t>
+  </si>
+  <si>
+    <t>JUAN CABAL 2211</t>
+  </si>
+  <si>
+    <t>DR. LUIS ALBERTO DE HERRERA Nº 2213</t>
+  </si>
+  <si>
+    <t>VENECIA 3574</t>
+  </si>
+  <si>
+    <t>IGUÁ 4558</t>
+  </si>
+  <si>
+    <t>IGUA 4554</t>
+  </si>
+  <si>
+    <t>GENERAL LUNA 1224</t>
+  </si>
+  <si>
+    <t>VILARDEBÓ 1624</t>
+  </si>
+  <si>
+    <t>LUIS BATLLE BERRES 5969</t>
+  </si>
+  <si>
+    <t>CANELONES 2396 ESQ. FRANCISCO ARAUCHO</t>
+  </si>
+  <si>
+    <t>AV. ITALIA 2468</t>
+  </si>
+  <si>
+    <t>PILCOMAYO 5321</t>
+  </si>
+  <si>
+    <t>HOCQUART 1542, ESQUINA BACIGALUPI</t>
+  </si>
+  <si>
+    <t>EMILIO FRUGONI 1189</t>
+  </si>
+  <si>
+    <t>TIBURCIO GÓMEZ 1714</t>
+  </si>
+  <si>
+    <t>SORIANO 1342</t>
+  </si>
+  <si>
+    <t>CARLOS M. MAGGIOLO 488</t>
+  </si>
+  <si>
+    <t>ARGERICH 4335</t>
+  </si>
+  <si>
+    <t>AV. GARZÓN 2133</t>
+  </si>
+  <si>
+    <t>AGRACIADA 3334</t>
+  </si>
+  <si>
+    <t>OBLIGADO 1207</t>
+  </si>
+  <si>
+    <t>ESTERO BELLACO 2664</t>
+  </si>
+  <si>
+    <t>FILIPINAS 4319</t>
+  </si>
+  <si>
+    <t>DR. MARIO CASSINONI 1264 APTO 001</t>
+  </si>
+  <si>
+    <t>PEDERNAL 2037 APTO. 2, ESQUINA JUAN PAULLIER</t>
+  </si>
+  <si>
+    <t>CARLOS MARIA RAMIREZ 727</t>
+  </si>
+  <si>
+    <t>MARIANO SAGASTA 88</t>
+  </si>
+  <si>
+    <t>MERCEDES 1371/83</t>
+  </si>
+  <si>
+    <t>DR. ENRIQUE MUÑOZ 903 ENTRE AV. SARMIENTO Y CARLOS BERG</t>
+  </si>
+  <si>
+    <t>ENTRE RÍOS 1136</t>
+  </si>
+  <si>
+    <t>HERMANOS GIL 1064</t>
+  </si>
+  <si>
+    <t>CARLOS MARÍA RAMÍREZ 541</t>
+  </si>
+  <si>
+    <t>CARLOS MARIA RAMIREZ 2190</t>
+  </si>
+  <si>
+    <t>CAMINO REPETTO 3899</t>
+  </si>
+  <si>
+    <t>CNO. MALDONADO 5328</t>
+  </si>
+  <si>
+    <t>CALLE MICHIGAN 1524 ESQ. DR. DECROLY</t>
+  </si>
+  <si>
+    <t>MATEO VIDAL 3384</t>
+  </si>
+  <si>
+    <t>BELARMINO 3734</t>
+  </si>
+  <si>
+    <t>JUAN RAMON GOMEZ 3094</t>
+  </si>
+  <si>
+    <t>21 DE SETIEMBRE 2722/101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BV. JOSÉ BATLLE Y ORDOÑEZ 4846 </t>
+  </si>
+  <si>
+    <t>HELVECIA 4106 ESQ. JOSÉ BELLONI</t>
+  </si>
+  <si>
+    <t>COMERCIO 2407</t>
+  </si>
+  <si>
+    <t>BERLIN 3563 ENTRE CORUMBE Y BRUSELAS</t>
+  </si>
+  <si>
+    <t>BULEVAR ARTIGAS 3403</t>
+  </si>
+  <si>
+    <t>RUTA 8 KM. 19.200</t>
+  </si>
+  <si>
+    <t>MILLÁN 3078</t>
+  </si>
+  <si>
+    <t>JAIME CIBILS 2714</t>
+  </si>
+  <si>
+    <t>CAMINO CIBILS Nº 4177</t>
+  </si>
+  <si>
+    <t>CHILE 4231</t>
+  </si>
+  <si>
+    <t>AV. 19 DE ABRIL 3351</t>
+  </si>
+  <si>
+    <t>MARGARITA 5725</t>
+  </si>
+  <si>
+    <t>AV. DE LAS INSTRUCCIONES 4208</t>
+  </si>
+  <si>
+    <t>BELVEDERE 4322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FRAY BENTOS 3663 ENTRE COMERCIO Y GOBERNADOR VIANA </t>
+  </si>
+  <si>
     <t xml:space="preserve">2203.35.06    </t>
   </si>
   <si>
-    <t>MANOSUNIDAS@ADINET.COM.UY/MANOSUNIDAS@CEMAU.ORG</t>
-[...13 lines deleted...]
-  <si>
     <t>2619.27.19</t>
   </si>
   <si>
-    <t>EJECUTIVO@SANTAELENA.EDU.UY</t>
-[...13 lines deleted...]
-  <si>
     <t>2628.07.77</t>
   </si>
   <si>
-    <t>ACRIDU@INTERNET.COM.UY</t>
-[...19 lines deleted...]
-  <si>
     <t>24097974 /  092-616161</t>
   </si>
   <si>
-    <t>ROXCASTELLANO@GMAIL.COM/CONTACTO@CREATICA.UY</t>
-[...10 lines deleted...]
-  <si>
     <t>24097974 / 092616161</t>
   </si>
   <si>
-    <t>ASOCIACION DE LA IGLESIA METODISTA DEL URUGUAY</t>
-[...4 lines deleted...]
-  <si>
     <t>2311.11.63 /2311.14.10</t>
   </si>
   <si>
-    <t>IBUENAVOLUNTAD@ADINET.COM.UY</t>
-[...7 lines deleted...]
-  <si>
     <t>22036988    / 22035321</t>
   </si>
   <si>
-    <t>COTTOFEMSOCIAL@GMAIL.COM</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">359.3349  / 359.86.62  </t>
   </si>
   <si>
-    <t>COTTOLEN@ADINET.COM.UY/ COTTO@ADINET.COM.UY</t>
-[...17 lines deleted...]
-    <t>AV.AGRACIADA 3272   ENTRE MATURANA Y JUAN FCO. LARROBLA CP 11700</t>
+    <t>23057396 / 23055326</t>
   </si>
   <si>
     <t xml:space="preserve">2305.7396 /2305.53.26    </t>
   </si>
   <si>
-    <t>CEIDIRECCION83@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2908.51.47 / 2902 4350</t>
   </si>
   <si>
-    <t>SURPA@VERA.COM.UY/SURPA@ADINET.COM.UY</t>
-[...4 lines deleted...]
-  <si>
     <t>29085147 / 29024350</t>
   </si>
   <si>
-    <t>CAP-CENTRO DE ASISTENCIA PSICOPEDAGOGICA</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">2908.65.74     </t>
   </si>
   <si>
-    <t>CREM@VERA.COM.UY</t>
-[...43 lines deleted...]
-  <si>
     <t>2204.45.46</t>
   </si>
   <si>
-    <t>ASOCAMANECERES@HOTMAIL.COM</t>
-[...37 lines deleted...]
-  <si>
     <t xml:space="preserve"> 26183130  099144508/095808042</t>
   </si>
   <si>
-    <t>EYTAC92@HOTMAIL.COM</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">FELIPE CONTUCCI  4207  ENTRE IBIROCAHY Y G. SANABRIA CP 11700    </t>
+    <t>098 495 490</t>
   </si>
   <si>
     <t>2209.80.74</t>
   </si>
   <si>
-    <t>TALLER TERAPEUTICO / TALLER DE HABILITACIÓN OCUPACIONAL</t>
-[...2 lines deleted...]
-    <t>CNO CASTRO 507</t>
+    <t>099000325 / 23071249</t>
   </si>
   <si>
     <t xml:space="preserve">099000325 / 23071249     </t>
   </si>
   <si>
-    <t>CEDAI2009@HOTMAIL.COM/INESLOPEZF@GMAIL.COM</t>
-[...28 lines deleted...]
-  <si>
     <t>2313.9361    /091055059</t>
   </si>
   <si>
-    <t>CLINICADELCERRO@GMAIL.COM</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">2712.26.72     </t>
   </si>
   <si>
-    <t xml:space="preserve">TEI-TALLER EDUCATIVO INTEGRAL SRL </t>
-[...11 lines deleted...]
-    <t>AV.MILLAN 4205 ENTRE CLEMENCEAU Y E. HERRERA CP 12900</t>
+    <t>099 812 842</t>
   </si>
   <si>
     <t>2309.7600 /2308.5125</t>
   </si>
   <si>
-    <t>ASNILI@ADINET.COM.UY</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2525.63.32  </t>
   </si>
   <si>
-    <t>ANDEMOSCENTROINTER@GMAIL.COM</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">2708.33.16/2707.80.39    </t>
   </si>
   <si>
-    <t>CIAN@VERA.COM.UY/CIAN@ADINET.COM.UY</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2487.19.71    </t>
   </si>
   <si>
-    <t>INSTITUTO@PALLOTTI.EDU.UY</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2323.89.96     </t>
   </si>
   <si>
-    <t>CICOLON@VERA.COM.UY/CICOLON@ADINET.COM.UY</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">2305.42.14     </t>
   </si>
   <si>
-    <t>CNARANJO@ADINET.COM.UY/CENTROELNARANJO@GMAIL.COM</t>
-[...4 lines deleted...]
-  <si>
     <t>2311 59 82</t>
   </si>
   <si>
-    <t>INSTITUTOCERS@GMAIL.COM</t>
-[...25 lines deleted...]
-  <si>
     <t>2408.31.19</t>
   </si>
   <si>
-    <t>MONAMIAV@ADINET.COM.UY</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2408.31.19    </t>
   </si>
   <si>
-    <t>CERI.CTRO DE ESTUDIOS Y REHABILITACION INTEGRAL</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2401.93.41    </t>
   </si>
   <si>
-    <t>INFO@CENTROCERI.COM/CEDAE@VERA.COM.UY</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">CAIGUA 1336 ENTRE MILLÁN Y VENANCIO BENAVÍDEZ CP 11700               </t>
+    <t>22082881/ 22033657</t>
   </si>
   <si>
     <t xml:space="preserve">2208.28.81 /2203.36.57   </t>
   </si>
   <si>
-    <t>APRIECO@HOTMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2209.34.21     </t>
   </si>
   <si>
-    <t>CERMU-CENTRO DEL RETARDO MENTAL DEL URUGUAY</t>
-[...4 lines deleted...]
-  <si>
     <t>2215.40.90/ 094.421.233</t>
   </si>
   <si>
-    <t>COLEGIO CHRISTIAN ANDERSEN- PRIMARIA</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2355.09.28  / 2354.48.64  </t>
   </si>
   <si>
-    <t>COLEGIOANDERSEN@ADINET.COM.UY</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2411.28.69  </t>
   </si>
   <si>
-    <t>DICIL@VERA.COM.UY/DICIL@ADINET.COM.UY</t>
-[...7 lines deleted...]
-  <si>
     <t>26197305 / 098017118</t>
   </si>
   <si>
-    <t>CLINICADELMOLINO@VERA.COM.UY</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">2311.95.15     </t>
   </si>
   <si>
-    <t>COLEGIOISASO2@VERA.COM.UY</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">26005429/099926540 </t>
   </si>
   <si>
-    <t>APRODI2002@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>2480.95.76</t>
   </si>
   <si>
-    <t xml:space="preserve">CENTROCEIDA@ADINET.COM.UY </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2480.95.76/094583738 </t>
   </si>
   <si>
-    <t>CENTROCEIDA@VERA.COM.UY</t>
-[...35 lines deleted...]
-    <t xml:space="preserve">AVDA.JOSÉ BELLONI 5284  ENTRE BOIZO LANZA Y AV. DE LA ALJABA      </t>
+    <t>2511.62.54 / 092335515</t>
   </si>
   <si>
     <t xml:space="preserve">2220.14.16  / 094403334  </t>
   </si>
   <si>
-    <t>CENTROBELLONI@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>22227212-094403334</t>
   </si>
   <si>
-    <t>CENTRO CAPDI</t>
-[...11 lines deleted...]
-    <t>AV. ITALIA 3756 ESQ. JUAN DE DIOS PEZA CP 11400</t>
+    <t>2355.19.90 / 093.389.777</t>
   </si>
   <si>
     <t>2506 98 51</t>
   </si>
   <si>
-    <t>CENTROCIPPED@GMAIL.COM/CIPPED07@HOTMAIL.COM</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">26060736/096428449   </t>
   </si>
   <si>
-    <t>ESCUELA HORIZONTE</t>
-[...4 lines deleted...]
-  <si>
     <t>23089191/23054595</t>
   </si>
   <si>
-    <t>HORIZONT@MONTEVIDEO.COM.UY</t>
-[...10 lines deleted...]
-  <si>
     <t>25114786 / 096576744</t>
   </si>
   <si>
-    <t>CENTRO.INTEGRAL.IGUAZU@GMAIL.COM</t>
-[...20 lines deleted...]
-    <t>JOSÉ CATALÁ 2250  ENTRE CANSTATT Y ARRIETA CP 11600</t>
+    <t>2358.45.77 / 091 680 331</t>
   </si>
   <si>
     <t xml:space="preserve">2486.35.77      </t>
   </si>
   <si>
-    <t>ATELIERTAITA@GMAIL.COM</t>
-[...41 lines deleted...]
-    <t>AV. LUIS A DE HERRERA 2484</t>
+    <t>25067781 / 092506241</t>
   </si>
   <si>
     <t>24879954 / 099073796</t>
   </si>
   <si>
-    <t>CPTEDU@ADINET.COM.UY/CANOPUS023@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>24879954/099073796</t>
   </si>
   <si>
-    <t>ESPACIO CLICK</t>
-[...4 lines deleted...]
-  <si>
     <t>2201.16.91/093929309</t>
   </si>
   <si>
-    <t>ESPACIOCLICK@HOTMAIL.COM</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">26005620 / 138 </t>
   </si>
   <si>
-    <t>DIRADMINISTRACION@LAMENNAIS.EDU.UY</t>
-[...7 lines deleted...]
-  <si>
     <t>2215.90.73/099179701</t>
   </si>
   <si>
-    <t>CICLOCI@ADINET.COM.UY</t>
-[...7 lines deleted...]
-  <si>
     <t>2215.90.73 / 099.179.701</t>
   </si>
   <si>
-    <t>CENTRO INTERDISCIPLINARIO DEL PARQUE - AMARILLA</t>
-[...7 lines deleted...]
-  <si>
     <t>098891311/25258287</t>
   </si>
   <si>
-    <t>SUSANAROMEROB@GMAIL.COM</t>
-[...26 lines deleted...]
-    <t>JOSE BATLLE Y ORDOÑEZ 2390</t>
+    <t xml:space="preserve">24816967		</t>
   </si>
   <si>
     <t>2508.53.30/094.404.024</t>
   </si>
   <si>
-    <t>YKERE13@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>099 579 200/29013099</t>
   </si>
   <si>
-    <t>CENTROPSICOSOCIALMONTEVIDEO@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>27115707/094162238</t>
   </si>
   <si>
-    <t>RIZOMA - ANEXO</t>
-[...11 lines deleted...]
-    <t>MCAL. FCO. SOLANO LOPEZ 1520</t>
+    <t xml:space="preserve">22964743- 098792324			</t>
   </si>
   <si>
     <t>091624425/ 099313385</t>
   </si>
   <si>
-    <t>CENTROALANA@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">23376045 / 23376045(FAX) </t>
   </si>
   <si>
-    <t>TALLERESC.ESPERANZA@HOTMAIL.COM</t>
-[...4 lines deleted...]
-  <si>
     <t>091 062905/ 23373127</t>
   </si>
   <si>
-    <t>ADMINISTRACION@FUNDACIONPROINTEGRA.ORG.UY</t>
-[...7 lines deleted...]
-  <si>
     <t>23097243/23058960</t>
   </si>
   <si>
-    <t>CLINICASER@GMAIL.COM</t>
-[...5 lines deleted...]
-    <t>CAMINO MALDONADO 5474</t>
+    <t>099043947 / 099349161</t>
   </si>
   <si>
     <t>25136052/094012252</t>
   </si>
   <si>
-    <t xml:space="preserve">CENTROEDUCATIVORODO@GMAIL.COM </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">EDUARDO RAIZ 1881 </t>
+    <t>25136052 / 094012252</t>
   </si>
   <si>
     <t>2323.97.85 / 2323.41.80</t>
   </si>
   <si>
-    <t>CENTRONUEVOHORIZONTE2016@HOTMAIL.COM</t>
-[...13 lines deleted...]
-  <si>
     <t>091014689 / 22059505</t>
   </si>
   <si>
-    <t>1ACREARSE@GMAIL.COM</t>
-[...19 lines deleted...]
-  <si>
     <t>094494777 / 099990933</t>
   </si>
   <si>
-    <t>ONGSUR1234@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>26224311 / 099236248</t>
   </si>
   <si>
-    <t>STUDEREMB@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>2159297 / 099699882</t>
   </si>
   <si>
-    <t>CLINICADELNORDESTE@GMAIL.COM</t>
-[...16 lines deleted...]
-  <si>
     <t>2613 62 14 / 099 239 227</t>
   </si>
   <si>
-    <t>INFO@NUESTROCAMINO.EDU.UY</t>
-[...16 lines deleted...]
-  <si>
     <t>26060389 - 099599133 - 0945979</t>
   </si>
   <si>
-    <t>LUMEYSRL@GMAIL.COM/VIVIANMOURGLIA@GMAIL.COM</t>
-[...4 lines deleted...]
-  <si>
     <t>23041800 / 099695150</t>
   </si>
   <si>
-    <t>CENTRO CETEDI</t>
-[...10 lines deleted...]
-  <si>
     <t>098 014 368</t>
   </si>
   <si>
-    <t>CETEDI TALLERES</t>
-[...31 lines deleted...]
-  <si>
     <t>22041800 / 092462306 / 0999572</t>
   </si>
   <si>
-    <t>CONTACTO@FUTUROURUGUAY.COM.UY</t>
-[...7 lines deleted...]
-  <si>
     <t>099159167 / 09932942</t>
   </si>
   <si>
-    <t>CENTROBELVEDERE1@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>222203136 / 091644282</t>
   </si>
   <si>
-    <t>CENTRO.REEDUCACION@GMAIL.COM / SILVAMA99@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>097987312/094598693/25140664</t>
   </si>
   <si>
-    <t>ESPACIOREDCLINICA@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>097987312/094598693/</t>
   </si>
   <si>
-    <t>NEUREHABILITACION DE AVANZADA SRL</t>
-[...16 lines deleted...]
-  <si>
     <t>26002791 / 099155501</t>
   </si>
   <si>
-    <t>COLEGIOIMAGINATE@GMAIL.COM</t>
-[...22 lines deleted...]
-  <si>
     <t>092060681 / 092060680</t>
   </si>
   <si>
-    <t>CENTROINTERDISCIPLINARIOTABOR@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>092 401055</t>
   </si>
   <si>
-    <t>ESPACIO AYNU</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">092718871 / 098162063  </t>
   </si>
   <si>
-    <t xml:space="preserve">ESPACIOAYNU@GMAIL.COM </t>
-[...16 lines deleted...]
-  <si>
     <t>091246750 / 099558542</t>
   </si>
   <si>
-    <t>CENTROMATEL@GMAIL.COM</t>
-[...20 lines deleted...]
-    <t>SALADERO FARIÑA 3440, ESQUINAS JACOBO VARELA Y VALLADOLID</t>
+    <t>093333380 / 091246750</t>
   </si>
   <si>
     <t>22114195/098641769</t>
   </si>
   <si>
-    <t>CEIBOCENTRO@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>24841057 / 093555327</t>
   </si>
   <si>
-    <t>CENTRODAR2021@GMAIL.COM</t>
-[...41 lines deleted...]
-    <t>LUIS BATLLE BERRES 5969</t>
+    <t xml:space="preserve">24841057 / 093 555 327 </t>
   </si>
   <si>
     <t>098 161 423</t>
   </si>
   <si>
-    <t>CIPACLINICA@GMAIL.COM</t>
-[...13 lines deleted...]
-  <si>
     <t>2480 71 81</t>
   </si>
   <si>
-    <t>CLINICATRESCRUCES@GMAIL.COM</t>
-[...2806 lines deleted...]
-  <si>
     <t>093 875 242</t>
   </si>
   <si>
-    <t>SECRETARIA.CENTROPANAMBI@GMAIL.COM</t>
-[...91 lines deleted...]
-  <si>
     <t>094 559 906 / 094 989 790</t>
   </si>
   <si>
-    <t>PSICO.EYL1542@GMAIL.COM</t>
-[...13 lines deleted...]
-  <si>
     <t>2418 7910 / 099 932 300</t>
   </si>
   <si>
-    <t>LAS PIEDRAS</t>
-[...289 lines deleted...]
-  <si>
     <t>24842040/091414166</t>
   </si>
   <si>
-    <t>CLINICABUCEO@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>29022025 / 092462099</t>
   </si>
   <si>
-    <t>FENIX@FENIXINTERNACIONAL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>098602113 - 099803533</t>
   </si>
   <si>
-    <t>AMIDIA.UY@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>2508 60 37/ 099 330 610</t>
   </si>
   <si>
-    <t>CP8DEOCTUBRE@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>092 451 607</t>
   </si>
   <si>
-    <t>CREESERCENTRO.KM@GMAIL.COM</t>
-[...13 lines deleted...]
-  <si>
     <t>099298198 / 099395605</t>
   </si>
   <si>
-    <t>CLINICACIRCULO@GMAIL.COM</t>
-[...100 lines deleted...]
-  <si>
     <t>24824290 / 094786709</t>
   </si>
   <si>
-    <t>CENTROVITTA@GMAIL.COM</t>
-[...521 lines deleted...]
-    <t>MERCEDES 1371/83</t>
+    <t>23127344 / 099909914</t>
   </si>
   <si>
     <t>2900 6137</t>
   </si>
   <si>
-    <t>ADM.ADORATRICES.MVD@GMAIL.COM;ADORATRICESCOLEGIO@G</t>
-[...7 lines deleted...]
-  <si>
     <t>27166832 / 099657645</t>
   </si>
   <si>
-    <t>EQUIPO.RUBIK@GMAIL.COM</t>
-[...19 lines deleted...]
-  <si>
     <t>22001389 / 099 447 545</t>
   </si>
   <si>
-    <t>CENTROVOLARESUY@GMAIL.COM</t>
-[...7 lines deleted...]
-  <si>
     <t>23558356 / 098034569</t>
   </si>
   <si>
-    <t>ESPACIOABINTE@GMAIL.COM</t>
-[...4 lines deleted...]
-  <si>
     <t>23588223 / 099548150</t>
   </si>
   <si>
-    <t>BASQUADÉ</t>
-[...73 lines deleted...]
-  <si>
     <t>099 160 892</t>
   </si>
   <si>
-    <t>NEUROEDUCARUY@GMAIL.COM</t>
-[...286 lines deleted...]
-  <si>
     <t>22199372 / 092269916</t>
   </si>
   <si>
-    <t>DIRECCION@CLINICANUEVOCENTRO.COM</t>
-[...280 lines deleted...]
-  <si>
     <t>099254536 / 097473911</t>
   </si>
   <si>
-    <t>ESPACIOSENDA2@GMAIL.COM</t>
-[...1 lines deleted...]
-  <si>
     <t>23119619 / 091311911</t>
   </si>
   <si>
-    <t>CILASCADENAS@GMAIL.COM</t>
-[...2 lines deleted...]
-    <t>INSTITUTOESPACIOBLUE@GMAIL.COM</t>
+    <t>094 123 056/ 2314 0644</t>
+  </si>
+  <si>
+    <t>093 939 060 / 2355 9962</t>
+  </si>
+  <si>
+    <t>23542585 / 094170351</t>
   </si>
   <si>
     <t>La Comercial</t>
   </si>
   <si>
     <t>Buceo</t>
   </si>
   <si>
     <t>Carrasco</t>
   </si>
   <si>
     <t>Cordón</t>
   </si>
   <si>
     <t>Cerro</t>
   </si>
   <si>
     <t>Prado</t>
   </si>
   <si>
     <t>Lavalleja</t>
   </si>
   <si>
     <t>Centro</t>
   </si>
@@ -6252,110 +4964,113 @@
   <si>
     <t>Aires Puros</t>
   </si>
   <si>
     <t>Flor de Maroñas</t>
   </si>
   <si>
     <t>Paso de las Duranas</t>
   </si>
   <si>
     <t>Maroñas/Pqe. Guaraní</t>
   </si>
   <si>
     <t xml:space="preserve">Malvin  </t>
   </si>
   <si>
     <t>Mercado Modelo</t>
   </si>
   <si>
     <t>Colón</t>
   </si>
   <si>
     <t>Capurro</t>
   </si>
   <si>
+    <t>Tres Cruces</t>
+  </si>
+  <si>
+    <t>Cerrito</t>
+  </si>
+  <si>
+    <t>Pqe. Rodó</t>
+  </si>
+  <si>
+    <t>Parque Batlle</t>
+  </si>
+  <si>
+    <t>Cerro Norte</t>
+  </si>
+  <si>
+    <t>Las Canteras/Parque Rivera</t>
+  </si>
+  <si>
+    <t>Larrañaga</t>
+  </si>
+  <si>
+    <t>Nuevo París</t>
+  </si>
+  <si>
+    <t>Manga</t>
+  </si>
+  <si>
+    <t>Sayago</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carrasco Norte </t>
+  </si>
+  <si>
+    <t>Ituzaingó</t>
+  </si>
+  <si>
+    <t>Peñarol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Union </t>
+  </si>
+  <si>
+    <t>Maroñas</t>
+  </si>
+  <si>
+    <t>La Blanqueada</t>
+  </si>
+  <si>
+    <t>Brazo Oriental</t>
+  </si>
+  <si>
+    <t>Punta Gorda</t>
+  </si>
+  <si>
+    <t>Aguada</t>
+  </si>
+  <si>
+    <t>Toledo Chico/Puntas de Manga</t>
+  </si>
+  <si>
     <t>Atahualpa</t>
   </si>
   <si>
-    <t>Tres Cruces</t>
-[...55 lines deleted...]
-  <si>
     <t>Belvedere</t>
   </si>
   <si>
     <t>Jacinto Vera</t>
   </si>
   <si>
     <t>Piedras Blancas</t>
   </si>
   <si>
     <t>Paso de la Arena</t>
   </si>
   <si>
     <t>Villa Muñoz</t>
   </si>
   <si>
     <t>Casavalle</t>
   </si>
   <si>
     <t>Punta de Rieles</t>
   </si>
   <si>
     <t>Perez Castellanos</t>
   </si>
   <si>
     <t>Bella Italia</t>
@@ -6369,153 +5084,1488 @@
   <si>
     <t>Malvin</t>
   </si>
   <si>
     <t>Parque Rodo</t>
   </si>
   <si>
     <t>Colon</t>
   </si>
   <si>
     <t>La Teja</t>
   </si>
   <si>
     <t>La Union</t>
   </si>
   <si>
     <t>Punta Carretas</t>
   </si>
   <si>
     <t>Villa Española</t>
   </si>
   <si>
     <t>Villa Garcia</t>
   </si>
   <si>
-    <t>SAN LUIS</t>
-[...95 lines deleted...]
-    <t>Actualización: Mayo 2026</t>
+    <t>Actualización: Julio 2026</t>
+  </si>
+  <si>
+    <t>tapac@adinet.com.uy; marianelatapac@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">addacentro@gmail.com	</t>
+  </si>
+  <si>
+    <t>addacentro@gmail.com</t>
+  </si>
+  <si>
+    <t>acrida.artigas@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>senderosartigas@gmail.com</t>
+  </si>
+  <si>
+    <t>ceiadaartigas@gmail.com</t>
+  </si>
+  <si>
+    <t>ceiadaartigas@gmail.com; mariselalmeida2013@gmail.com</t>
+  </si>
+  <si>
+    <t>apjebu@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ragus@vera.com.uy			</t>
+  </si>
+  <si>
+    <t>cirebellaunion@gmail.com</t>
+  </si>
+  <si>
+    <t>centrocepia@gmail.com</t>
+  </si>
+  <si>
+    <t>mirelare@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>cpsicosr@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicadelnordesteatlantida@gmail.com</t>
+  </si>
+  <si>
+    <t>fundacion@sentires.com</t>
+  </si>
+  <si>
+    <t>escuela.lenguajes@gmail.com</t>
+  </si>
+  <si>
+    <t>centroeducativoacatu@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">centroeducativoacatu@gmail.com	</t>
+  </si>
+  <si>
+    <t>direccioncentrolena@gmail.com</t>
+  </si>
+  <si>
+    <t>centrointerdisciplinariobb@gmail.com</t>
+  </si>
+  <si>
+    <t>cedae@adinet.com.uy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">caina.canelones@gmail.com </t>
+  </si>
+  <si>
+    <t>origami.cja@gmail.com</t>
+  </si>
+  <si>
+    <t>colibricanelones@gmail.com</t>
+  </si>
+  <si>
+    <t>cjacarnda19@gmail.com</t>
+  </si>
+  <si>
+    <t>cjacaranda19@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">centroidelsur@gmail.com </t>
+  </si>
+  <si>
+    <t>administracion@clinicacoral.com.uy</t>
+  </si>
+  <si>
+    <t>clinica@neuropinar.com.uy</t>
+  </si>
+  <si>
+    <t>somosclinicabonsai@gmail.com</t>
+  </si>
+  <si>
+    <t>cottolen@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>equipo.arandu@gmail.com</t>
+  </si>
+  <si>
+    <t>e.p.i.lafloresta@gmail.com</t>
+  </si>
+  <si>
+    <t>c.e.i.lapaz@hotmail.com</t>
+  </si>
+  <si>
+    <t>casaverdeuruguay@hotmail.com</t>
+  </si>
+  <si>
+    <t>casaverdeuruguay@hotmail.com; fpaccini@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jessiemaidelalopez@gmail.com </t>
+  </si>
+  <si>
+    <t>centrocetedi@gmail.com</t>
+  </si>
+  <si>
+    <t>centromarasecretaria@gmail.com</t>
+  </si>
+  <si>
+    <t>ejecutivo@santaelena.edu.uy</t>
+  </si>
+  <si>
+    <t>centrotimbo@gmail.com; timbocentro@vera.com.uy</t>
+  </si>
+  <si>
+    <t>ceduc@vera.com.uy; mirnnet@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>cinterdisciplinario@gmail.com</t>
+  </si>
+  <si>
+    <t>contacto@masterschool.edu.uy</t>
+  </si>
+  <si>
+    <t>coordinacionkizuna@gmail.com</t>
+  </si>
+  <si>
+    <t>edunat12@gmail.com; globorojo@vera.com.uy</t>
+  </si>
+  <si>
+    <t>asocdownlp@hotmail.com</t>
+  </si>
+  <si>
+    <t>ccapdisrl@gmail.com</t>
+  </si>
+  <si>
+    <t>centrocaminos13@gmail.com</t>
+  </si>
+  <si>
+    <t>cailp@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>tesai@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>corazonesconalas@hotmail.com; gabiden88@hotmail.com</t>
+  </si>
+  <si>
+    <t>aleo06@hotmail.com</t>
+  </si>
+  <si>
+    <t>creciendojuntosclinica@gmail.com</t>
+  </si>
+  <si>
+    <t>direccion@clinicaespacioabierto.com</t>
+  </si>
+  <si>
+    <t>colegiolaspiedras@gmail.com</t>
+  </si>
+  <si>
+    <t>centrointegral.inmove@gmail.com</t>
+  </si>
+  <si>
+    <t>espacioacquarella@gmail.com</t>
+  </si>
+  <si>
+    <t>trisquelinterdisciplinario@gmail.com</t>
+  </si>
+  <si>
+    <t>cidytneptunia@gmail.com; sjlopez@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>despertarespando@vera.com.uy</t>
+  </si>
+  <si>
+    <t>cpsicopedagogicopando@hotmail.com</t>
+  </si>
+  <si>
+    <t>nacrevi.pando.2001@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicadelnordeste@gmail.com</t>
+  </si>
+  <si>
+    <t>colegiobelen8686@gmail.com</t>
+  </si>
+  <si>
+    <t>juglarcooperativa@gmail.com</t>
+  </si>
+  <si>
+    <t>centrocrecerpando@gmail.com</t>
+  </si>
+  <si>
+    <t>espaciosapay@gmail.com</t>
+  </si>
+  <si>
+    <t>centroiprado@bps.gub.uy</t>
+  </si>
+  <si>
+    <t>clinicavera16@gmail.com</t>
+  </si>
+  <si>
+    <t>administracion@sagrado.edu.uy</t>
+  </si>
+  <si>
+    <t>altieripena@hotmail.com; ximenadacunha@gmail.com</t>
+  </si>
+  <si>
+    <t>centroprogreso1@gmail.com</t>
+  </si>
+  <si>
+    <t>centroraizprogreso@gmail.com</t>
+  </si>
+  <si>
+    <t>salinasclinicainfo@gmail.com</t>
+  </si>
+  <si>
+    <t>clinica.cliniad@gmail.com</t>
+  </si>
+  <si>
+    <t>espaciopukavysj@gmail.com</t>
+  </si>
+  <si>
+    <t>espaciogulki@gmail.com</t>
+  </si>
+  <si>
+    <t>centrointerdisciplinariobambu@gmail.com</t>
+  </si>
+  <si>
+    <t>centropsicoap@gmail.com</t>
+  </si>
+  <si>
+    <t>psicosaludcasupa@gmail.com</t>
+  </si>
+  <si>
+    <t>nuestratareaeshoy@gmail.com</t>
+  </si>
+  <si>
+    <t>institucionr.b.csantalucia@hotmail.com</t>
+  </si>
+  <si>
+    <t>ceisantalucia@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>ceisantalucia@vera.com.uy</t>
+  </si>
+  <si>
+    <t>cenai.arcoiris</t>
+  </si>
+  <si>
+    <t>gemma.clinica.interdisciplinaria@gmail.com</t>
+  </si>
+  <si>
+    <t>centrodelfines@hotmail.com</t>
+  </si>
+  <si>
+    <t>clinicarizoma@gmail.com</t>
+  </si>
+  <si>
+    <t>losroblescentrointegral@gmail.com</t>
+  </si>
+  <si>
+    <t>clinica.shangrila18@gmail.com</t>
+  </si>
+  <si>
+    <t>espacioindalouruguay@gmail.com</t>
+  </si>
+  <si>
+    <t>centroocupacionaljuntos@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicaintegraldelacosta1@gmail.com</t>
+  </si>
+  <si>
+    <t>centrovida.solymar@gmail.com</t>
+  </si>
+  <si>
+    <t>centrotrisquelparquesolymar@gmail.com</t>
+  </si>
+  <si>
+    <t>centroeducauy@gmail.com</t>
+  </si>
+  <si>
+    <t>centrointegraltala@gmail.com; mapieca@hotmail.com</t>
+  </si>
+  <si>
+    <t>centrointegraltala@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicarizoma@gmail.com; estherdrocco@yahoo.com</t>
+  </si>
+  <si>
+    <t>copahdim.org@hotmail.com; copaahdimhogar@hotmail.com</t>
+  </si>
+  <si>
+    <t>centropedmelo.19@gmail.com</t>
+  </si>
+  <si>
+    <t>cpsicopedagogicochuy@hotmail.com</t>
+  </si>
+  <si>
+    <t>clinicacollage@gmail.com</t>
+  </si>
+  <si>
+    <t>apasem@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>fcastelnoble@hotmail.com/institutocefor@gmail.com</t>
+  </si>
+  <si>
+    <t>centrovidaplena45@gmail.com</t>
+  </si>
+  <si>
+    <t>casitacarmelo2022@gmail.com</t>
+  </si>
+  <si>
+    <t>amelilasalita@gmail.com</t>
+  </si>
+  <si>
+    <t>gmenuda@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>direccion@colegioceni.edu.uy/gmenuda@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>itucolonia@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">itucolonia@gmail.com					</t>
+  </si>
+  <si>
+    <t>buscandoespacio@vera.com.uy; solelibero77@hotmail.com</t>
+  </si>
+  <si>
+    <t>ei.manoconmano@gmail.com; claudiadalmas@vera.com.uy</t>
+  </si>
+  <si>
+    <t>centrocrecercontacto@gmail.com</t>
+  </si>
+  <si>
+    <t>areasocialhsarandi20@gmail.com; hsarandi71@gmail.com</t>
+  </si>
+  <si>
+    <t>cpilaresvaldense@gmail.com; eligardiol@hotmail.com</t>
+  </si>
+  <si>
+    <t>granjalaesperanzasabalera@gmail.com</t>
+  </si>
+  <si>
+    <t>centrocaiden@gmail.com</t>
+  </si>
+  <si>
+    <t>cadisjuanlacaze@hotmail.com</t>
+  </si>
+  <si>
+    <t>centroumay@hotmail.com</t>
+  </si>
+  <si>
+    <t>caminoscentrodeaprendizaje@gmail.com; lagus0915@gmail.com</t>
+  </si>
+  <si>
+    <t>cadiscoloniasuiza@gmail.com</t>
+  </si>
+  <si>
+    <t>supsic@gmail.com</t>
+  </si>
+  <si>
+    <t>institutorehabilitacionepi@gmail.com</t>
+  </si>
+  <si>
+    <t>cegadunh@gmail.com</t>
+  </si>
+  <si>
+    <t>cadisnuevapalmira@gmail.com</t>
+  </si>
+  <si>
+    <t>coeep@hotmail.com; lilianamaria_22@hotmail.com</t>
+  </si>
+  <si>
+    <t>centro.esperanza@vera.com.uy</t>
+  </si>
+  <si>
+    <t>institutorosariosrl@gmail.com</t>
+  </si>
+  <si>
+    <t>faudir.rosario2005@gmail.com</t>
+  </si>
+  <si>
+    <t>somosiguales@vera.com.uy</t>
+  </si>
+  <si>
+    <t>cenittarariras@gmail.com</t>
+  </si>
+  <si>
+    <t>institutopd@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>adiddurazno@hotmail.com</t>
+  </si>
+  <si>
+    <t>cridu.uy@gmail.com</t>
+  </si>
+  <si>
+    <t>asociaciondowndurazno2016@hotmail.com</t>
+  </si>
+  <si>
+    <t>mariangelmoyano44@gmail.com</t>
+  </si>
+  <si>
+    <t>cameliadurazno@gmail.com</t>
+  </si>
+  <si>
+    <t>cenpadi@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>panitea@gmail.com</t>
+  </si>
+  <si>
+    <t>colegioamschool@gmail.com/aschoolliceo@gmail.com</t>
+  </si>
+  <si>
+    <t>colegioamschool@gmail.com</t>
+  </si>
+  <si>
+    <t>arcoirisflores@vera.com.uy/arcoirisflores@adinet.com</t>
+  </si>
+  <si>
+    <t>arcoirisflores@vera.com.uy</t>
+  </si>
+  <si>
+    <t>redelsur21@gmail.com</t>
+  </si>
+  <si>
+    <t>asociaciondownflores@hotmail.com</t>
+  </si>
+  <si>
+    <t>acivilmariposas@gmail.com</t>
+  </si>
+  <si>
+    <t>espacioohanauy@gmail.com</t>
+  </si>
+  <si>
+    <t>espaciomerakicasupa@gmail.com</t>
+  </si>
+  <si>
+    <t>jzibil@gmail.com</t>
+  </si>
+  <si>
+    <t>centrodesaludmentalng@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">clinicadelriofda@gmail.com </t>
+  </si>
+  <si>
+    <t>clinicasur.florida@gmail.com; clinicasur@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>sofia.borche@gmail.com</t>
+  </si>
+  <si>
+    <t>cadisarsarandigrande@gmail.com</t>
+  </si>
+  <si>
+    <t>rmeche@gmail.com</t>
+  </si>
+  <si>
+    <t>ciam@vera.com.uy; ciam@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>ibiraintegral@gmail.com;cibira@vera.com.uy</t>
+  </si>
+  <si>
+    <t>ibiraintegral@gmail.com</t>
+  </si>
+  <si>
+    <t>creciendojuntos24@hotmail.com</t>
+  </si>
+  <si>
+    <t>ong.vidaplena@gmail.com</t>
+  </si>
+  <si>
+    <t>espaciokairosminas@gmail.com</t>
+  </si>
+  <si>
+    <t>aldabalde.enrique@gmail.com</t>
+  </si>
+  <si>
+    <t>entrelazosad@gmail.com</t>
+  </si>
+  <si>
+    <t>mariaaliciacuadrado@gmail.com</t>
+  </si>
+  <si>
+    <t>neuropsi@vera.com.uy</t>
+  </si>
+  <si>
+    <t>creciendojuntos2014@gmail.com</t>
+  </si>
+  <si>
+    <t>centrolibra@gmail.com</t>
+  </si>
+  <si>
+    <t>ongjuanaguerra@gmail.com</t>
+  </si>
+  <si>
+    <t>info@centrolumiere.com.uy</t>
+  </si>
+  <si>
+    <t>centroorigami@gmail.com</t>
+  </si>
+  <si>
+    <t>atencionarena@gmail.com</t>
+  </si>
+  <si>
+    <t>espaciosapienza@gmail.com</t>
+  </si>
+  <si>
+    <t>centrovolta2015@gmail.com</t>
+  </si>
+  <si>
+    <t>centrointerdisciplinariosaf@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicacanard@gmail.com</t>
+  </si>
+  <si>
+    <t>coordinacionpsicoaprendizajes@gmail.com</t>
+  </si>
+  <si>
+    <t>ludocrea.centro@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicaceam.adm@gmail.com</t>
+  </si>
+  <si>
+    <t>copus.directorio@gmail.com</t>
+  </si>
+  <si>
+    <t>corpus.anexo@gmail.com</t>
+  </si>
+  <si>
+    <t>lacasitaespaciodedesarrollo@gmail.com</t>
+  </si>
+  <si>
+    <t>ciana.maldonado@gmail.com</t>
+  </si>
+  <si>
+    <t>centromiae@gmail.com</t>
+  </si>
+  <si>
+    <t>acridu@internet.com.uy</t>
+  </si>
+  <si>
+    <t>administracion@centromandalas.com.uy</t>
+  </si>
+  <si>
+    <t>cooperativawitral@gmail.com</t>
+  </si>
+  <si>
+    <t>administracion@clinicapuntadeleste.com.uy</t>
+  </si>
+  <si>
+    <t>ideisancarlos@hotmail.com</t>
+  </si>
+  <si>
+    <t>espaciointegralsentidos@gmail.com</t>
+  </si>
+  <si>
+    <t>centroreviart@gmail.com</t>
+  </si>
+  <si>
+    <t>centrosiempre258@gmail.com; ginamesquivel18@gmail.com</t>
+  </si>
+  <si>
+    <t>cetri@vera.com.uy</t>
+  </si>
+  <si>
+    <t>aprodimepdu@gmail.com</t>
+  </si>
+  <si>
+    <t>aprodimepdu@gmail.com/aprodime@adinet.com.uy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">asdopay95@gmail.com/asdopay@adinet.com </t>
+  </si>
+  <si>
+    <t>asdopay95@gmail.com/asdopay@adinet.com</t>
+  </si>
+  <si>
+    <t>mafaldapaysandu@gmail.com</t>
+  </si>
+  <si>
+    <t>asadivi@gmail.com;</t>
+  </si>
+  <si>
+    <t>anabass@vera.com.uy; cami.correabass@gmail.com</t>
+  </si>
+  <si>
+    <t>inst.rehab.canada@cruzroja.org.uy</t>
+  </si>
+  <si>
+    <t>moiru@adinet.com.uy/moiru@vera.com.uy</t>
+  </si>
+  <si>
+    <t>cirepaysandu@gmail.com</t>
+  </si>
+  <si>
+    <t>centroaraipaysandu@gmail.com</t>
+  </si>
+  <si>
+    <t>espaciomerakipdu@gmail.com</t>
+  </si>
+  <si>
+    <t>amigospaysandu@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pindocentro@gmail.com		</t>
+  </si>
+  <si>
+    <t>powerraqisfisiogym@gmail.com</t>
+  </si>
+  <si>
+    <t>centromuka@gmail.com</t>
+  </si>
+  <si>
+    <t>noel.lemes@libelula.uy</t>
+  </si>
+  <si>
+    <t>clinicabupepaysandu@gmail.com</t>
+  </si>
+  <si>
+    <t>espaciolumeninfo@gmail.com</t>
+  </si>
+  <si>
+    <t>institutofortalezaqcho@gmail.com</t>
+  </si>
+  <si>
+    <t>sinbarreras122@gmail.com</t>
+  </si>
+  <si>
+    <t>asociacionmartin@vera.com.uy</t>
+  </si>
+  <si>
+    <t>colaureles@adinet.com.uy; marina-tonelli27@hotmail.com</t>
+  </si>
+  <si>
+    <t>liligomez1977@hotmail.com</t>
+  </si>
+  <si>
+    <t>fraybentosinstituto@gmail.com</t>
+  </si>
+  <si>
+    <t>jacque3@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>centrocriarte2016@gmail.com</t>
+  </si>
+  <si>
+    <t>fisiocenterfraybentos2023@gmail.com</t>
+  </si>
+  <si>
+    <t>colegiosanjose729@gmail.com</t>
+  </si>
+  <si>
+    <t>centro.vaimaca@gmail.com</t>
+  </si>
+  <si>
+    <t>acequinoterapiasanjavier@gmail.com</t>
+  </si>
+  <si>
+    <t>centroeducativoesperanza@gmail.com</t>
+  </si>
+  <si>
+    <t>centroyoung@gmail.com</t>
+  </si>
+  <si>
+    <t>cadyyoung@gmail.com</t>
+  </si>
+  <si>
+    <t>fortaleceryoung@gmail.com</t>
+  </si>
+  <si>
+    <t>enir_rivera@hotmail.com; jncalu@hotmail.com</t>
+  </si>
+  <si>
+    <t>clinica.esperanza@hotmail.com</t>
+  </si>
+  <si>
+    <t>albaclockferreira@hotmail.com; clinica.esperanza@hotmail.com</t>
+  </si>
+  <si>
+    <t>hogarapadirivera@gmail.com</t>
+  </si>
+  <si>
+    <t>adisrivera2009@hotmail.com</t>
+  </si>
+  <si>
+    <t>ceri.rivera4@gmail.com; r.v.moreira@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ceri.rivera4@gmail.com </t>
+  </si>
+  <si>
+    <t>asocdownrivera@gmail.com</t>
+  </si>
+  <si>
+    <t>jrodriguezdealmeida@yahoo.com.br</t>
+  </si>
+  <si>
+    <t>institutolibre@hotmail.com</t>
+  </si>
+  <si>
+    <t>espacio-jenga@hotmail.com</t>
+  </si>
+  <si>
+    <t>centrocirel@yahoo.com</t>
+  </si>
+  <si>
+    <t>psaplapaloma@gmail.com</t>
+  </si>
+  <si>
+    <t>aaidrorocha@vera.com.uy/aidro@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>criiar@adinet.com.uy/criiar@vera.com.uy</t>
+  </si>
+  <si>
+    <t>institutocadirocha@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> centroterapeuticocreciendo@gmail.com</t>
+  </si>
+  <si>
+    <t>centroterapeuticocreciendo@gmail.com</t>
+  </si>
+  <si>
+    <t>om.moliverap@gmail.com; rochacolorpinturas@hotmail.com</t>
+  </si>
+  <si>
+    <t>crecerbelen@gmail.com </t>
+  </si>
+  <si>
+    <t>cirecentro@gmail.com</t>
+  </si>
+  <si>
+    <t>saltocentrocer@gmail.com</t>
+  </si>
+  <si>
+    <t>centrocrecersalto@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">crecersalto@hotmail.com </t>
+  </si>
+  <si>
+    <t>crecersalto@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cedyrp.instituto@gmail.com </t>
+  </si>
+  <si>
+    <t>tuguainstitutoedu@gmail.com</t>
+  </si>
+  <si>
+    <t>cedauti.salto@gmail.com</t>
+  </si>
+  <si>
+    <t>instevolucion@gmail.com</t>
+  </si>
+  <si>
+    <t>asimsa-uruguay@vera.com.uy; asimsa-uruguay@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>insdiazalcaraz@hotmail.com</t>
+  </si>
+  <si>
+    <t>citempsalto@gmail.com</t>
+  </si>
+  <si>
+    <t>margahenderson@hotmail.com</t>
+  </si>
+  <si>
+    <t>monimigliaro@gmail.com</t>
+  </si>
+  <si>
+    <t>asocdownsalto@gmail.com</t>
+  </si>
+  <si>
+    <t>centrointegrasalto@gmail.com</t>
+  </si>
+  <si>
+    <t>espaciomapilo@gmail.com</t>
+  </si>
+  <si>
+    <t>mundolenguaje.uy@gmail.com</t>
+  </si>
+  <si>
+    <t>seludsas@gmail.com</t>
+  </si>
+  <si>
+    <t>mdenesceder@hotmail.com; rrhh@centroceder.org</t>
+  </si>
+  <si>
+    <t>mdenesceder@hotmail.com; noheli.costa@centroceder.org</t>
+  </si>
+  <si>
+    <t>espacioredclinica@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicaincluderesj@gmail.com</t>
+  </si>
+  <si>
+    <t>ciplasanjose@gmail.com</t>
+  </si>
+  <si>
+    <t>centrodelta.uy@gmail.com</t>
+  </si>
+  <si>
+    <t>cidhecildap@gmail.com</t>
+  </si>
+  <si>
+    <t>adfgasco@gmail.com</t>
+  </si>
+  <si>
+    <t>centroyga@gmail.com</t>
+  </si>
+  <si>
+    <t>pindolibertad@gmail.com</t>
+  </si>
+  <si>
+    <t>aramiclinica@gmail.com</t>
+  </si>
+  <si>
+    <t>aletheiaterapeutica@gmail.com</t>
+  </si>
+  <si>
+    <t>rayitodeluzhogar@gmail.com</t>
+  </si>
+  <si>
+    <t>neuropsicologicosanjose@gmail.com</t>
+  </si>
+  <si>
+    <t>ritaqster@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">andares.clinica@gmail.com </t>
+  </si>
+  <si>
+    <t>cidhsanjose@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">centroderehabilitacion.colibri@gmail.com </t>
+  </si>
+  <si>
+    <t>asociaciondownsanjose@gmail.com</t>
+  </si>
+  <si>
+    <t>vickysell2009@gmail.com</t>
+  </si>
+  <si>
+    <t>institutohorizontes@hotmail.com</t>
+  </si>
+  <si>
+    <t>insoy21638@hotmail.com / marialvera428@hotmail.com</t>
+  </si>
+  <si>
+    <t>institutodolores@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>fortdadolores@gmail.com</t>
+  </si>
+  <si>
+    <t>institutoserfeliz5@gmail.com</t>
+  </si>
+  <si>
+    <t>mbrochini@adinet.com.uy; dmbrochini@hotmail.com</t>
+  </si>
+  <si>
+    <t>cicrecentro2022@gmail.com</t>
+  </si>
+  <si>
+    <t>cicrecentro025@gmail.com</t>
+  </si>
+  <si>
+    <t>floreser25@hotmail.com</t>
+  </si>
+  <si>
+    <t>redil@vera.com.uy; institutouruguay@vera.com.uy</t>
+  </si>
+  <si>
+    <t>instituto_universo@hotmail.com</t>
+  </si>
+  <si>
+    <t>instsoriano@gmail.com</t>
+  </si>
+  <si>
+    <t>rosedaldelhum@gmail.com</t>
+  </si>
+  <si>
+    <t>centrofaromercedes@gmail.com</t>
+  </si>
+  <si>
+    <t>centrokove@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicacaminos@gmail.com</t>
+  </si>
+  <si>
+    <t>apadistatbo@gmail.com;apadista@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>insap@vera.com.uy/insap@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>equilibriotbo@gmail.com</t>
+  </si>
+  <si>
+    <t>atatea.uy@gmail.com</t>
+  </si>
+  <si>
+    <t>centrogerminando@gmail.com</t>
+  </si>
+  <si>
+    <t>jupetam@hotmail.com; adistam@hotmail.com</t>
+  </si>
+  <si>
+    <t>odifran3@gmail.com; centroped33@gmail.com</t>
+  </si>
+  <si>
+    <t>gabrielataran@hotmail.com</t>
+  </si>
+  <si>
+    <t>centropsicosocialmontevideo@gmail.com</t>
+  </si>
+  <si>
+    <t>inst.cadi@hotmail.com; ovimar57@hotmail.com</t>
+  </si>
+  <si>
+    <t>psico.eyl1542@gmail.com</t>
+  </si>
+  <si>
+    <t>centrovolaresuy@gmail.com</t>
+  </si>
+  <si>
+    <t>ccsiglo21@vera.com.uy; ccsiglo21@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>centromarandu@gmail.com</t>
+  </si>
+  <si>
+    <t>administracion@fundacionprointegra.org.uy</t>
+  </si>
+  <si>
+    <t>centroiprado@gmail.com</t>
+  </si>
+  <si>
+    <t>surpa@vera.com.uy; surpa@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>cindis1369@gmail.com</t>
+  </si>
+  <si>
+    <t>alsur.espacio@gmail.com</t>
+  </si>
+  <si>
+    <t>bilu1619@gmail.com</t>
+  </si>
+  <si>
+    <t>ceidireccion83@gmail.com</t>
+  </si>
+  <si>
+    <t>espacioclick@hotmail.com</t>
+  </si>
+  <si>
+    <t>clinicaser@gmail.com</t>
+  </si>
+  <si>
+    <t>centrobelvedere1@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicamenteuy@gmail.com</t>
+  </si>
+  <si>
+    <t>ceni@ceni.edu.uy; cenischool.inicial@gmail.com</t>
+  </si>
+  <si>
+    <t>centrointerdisciplinariotabor@gmail.com</t>
+  </si>
+  <si>
+    <t>centrocipped@gmail.com; cipped07@hotmail.com</t>
+  </si>
+  <si>
+    <t>susanaromerob@gmail.com</t>
+  </si>
+  <si>
+    <t>centroalana@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicabuceo@gmail.com</t>
+  </si>
+  <si>
+    <t>cnaranjo@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>cnaranjo@adinet.com.uy/centroelnaranjo@gmail.com</t>
+  </si>
+  <si>
+    <t>institutoidime@hotmail.com;cardelus@hotmail.com</t>
+  </si>
+  <si>
+    <t>colegioimaginate@gmail.com</t>
+  </si>
+  <si>
+    <t>info@centropasoapaso.uy; clinicapasoapaso@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">clinicavera16@gmail.com </t>
+  </si>
+  <si>
+    <t>centroayexgrutadelourdes@gmail.com</t>
+  </si>
+  <si>
+    <t>fundacionbrailleuruguay@gmail.com</t>
+  </si>
+  <si>
+    <t>crem@vera.com.uy</t>
+  </si>
+  <si>
+    <t>clinicareverie@vera.com.uy</t>
+  </si>
+  <si>
+    <t>fenix@fenixinternacional.com</t>
+  </si>
+  <si>
+    <t>adm.adoratrices.mvd@gmail.com; adoratricescolegio@gmail.com</t>
+  </si>
+  <si>
+    <t>contacto@clinicaludere.uy</t>
+  </si>
+  <si>
+    <t>ibuenavoluntad@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>clinicacolon@adinet.com.uy; clinicadelcerro@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicadelcerro@gmail.com</t>
+  </si>
+  <si>
+    <t>institutocers@gmail.com</t>
+  </si>
+  <si>
+    <t>espaciointer.arapey@gmail.com</t>
+  </si>
+  <si>
+    <t>basquadecerro@gmail.com</t>
+  </si>
+  <si>
+    <t>colegioisaso2@vera.com.uy</t>
+  </si>
+  <si>
+    <t>cilascadenas@gmail.com</t>
+  </si>
+  <si>
+    <t>institutoespacioblue@gmail.com</t>
+  </si>
+  <si>
+    <t>creesercentro.km@gmail.com</t>
+  </si>
+  <si>
+    <t>consultas@centrodipia.com.uy</t>
+  </si>
+  <si>
+    <t>cicolon@vera.com.uy/cicolon@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>centronuevohorizonte2016@hotmail.com</t>
+  </si>
+  <si>
+    <t>roxcastellano@gmail.com/contacto@creatica.uy</t>
+  </si>
+  <si>
+    <t>info@centroceri.com/cedae@vera.com.uy</t>
+  </si>
+  <si>
+    <t>info@centroceri.com</t>
+  </si>
+  <si>
+    <t>consultorioclade@gmail.com</t>
+  </si>
+  <si>
+    <t>centrocaleta@gmail.com</t>
+  </si>
+  <si>
+    <t>lmental.uy@gmail.com</t>
+  </si>
+  <si>
+    <t>aionconsultorios@hotmail.com</t>
+  </si>
+  <si>
+    <t>teicorreo1@gmail.com</t>
+  </si>
+  <si>
+    <t>centrocm@adinet.com.uy/ccurvam@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">centroeducativorodo@gmail.com </t>
+  </si>
+  <si>
+    <t>centrointerdisciplinario@gmail.com</t>
+  </si>
+  <si>
+    <t>kintsugi.clinica.uy@gmail.com</t>
+  </si>
+  <si>
+    <t>cedam@adinet.com.uy/cedam@vera.com.uy</t>
+  </si>
+  <si>
+    <t>centro.integral.iguazu@gmail.com</t>
+  </si>
+  <si>
+    <t>centrointerdisciplinariocidi@gmail.com</t>
+  </si>
+  <si>
+    <t>1acrearse@gmail.com</t>
+  </si>
+  <si>
+    <t>lclam@montevideo.com.uy</t>
+  </si>
+  <si>
+    <t>amitie.espacio@gmail.com</t>
+  </si>
+  <si>
+    <t>cptedu@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>adm.serendipiacea@gmail.com</t>
+  </si>
+  <si>
+    <t>centrodar2021@gmail.com</t>
+  </si>
+  <si>
+    <t>centrovitta@gmail.com</t>
+  </si>
+  <si>
+    <t>talleresinclusivos.manosunidas@gmail.com</t>
+  </si>
+  <si>
+    <t>manosunidas@adinet.com.uy/manosunidas@cemau.org</t>
+  </si>
+  <si>
+    <t>ciapev@hotmail.com; ciapev@gmail.com</t>
+  </si>
+  <si>
+    <t>ciapev@hotmail.com;ciapevciapev@gmail.com</t>
+  </si>
+  <si>
+    <t>sbtoledo1788@gmail.com</t>
+  </si>
+  <si>
+    <t>shaddai.espacio@gmail.com</t>
+  </si>
+  <si>
+    <t>merakiicentro@gmail.com</t>
+  </si>
+  <si>
+    <t>gestioncentrovital@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">centroceida@adinet.com.uy </t>
+  </si>
+  <si>
+    <t>centroceida@vera.com.uy</t>
+  </si>
+  <si>
+    <t>ateliertaita@gmail.com</t>
+  </si>
+  <si>
+    <t>institutosolyluna@gmail.com</t>
+  </si>
+  <si>
+    <t>cermuruguay@hotmail.es</t>
+  </si>
+  <si>
+    <t>cermuruguay@hotmail.es; cermuuruguay@hotmail.com</t>
+  </si>
+  <si>
+    <t>cicloci@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>aprodi2002@gmail.com</t>
+  </si>
+  <si>
+    <t>cottolen@adinet.com.uy; cotto@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>secretaria.centropanambi@gmail.com</t>
+  </si>
+  <si>
+    <t>neuroeducaruy@gmail.com</t>
+  </si>
+  <si>
+    <t>eytac92@hotmail.com</t>
+  </si>
+  <si>
+    <t>clinicadelmolino@vera.com.uy</t>
+  </si>
+  <si>
+    <t>info@nuestrocamino.edu.uy</t>
+  </si>
+  <si>
+    <t>centromatices2000@gmail.com</t>
+  </si>
+  <si>
+    <t>centrocre.sermalvin@gmail.com</t>
+  </si>
+  <si>
+    <t>centrobelloni@gmail.com</t>
+  </si>
+  <si>
+    <t>elmapachesas@gmail.com</t>
+  </si>
+  <si>
+    <t>centroaura2025@gmail.com</t>
+  </si>
+  <si>
+    <t>reyveronica@hotmail.com</t>
+  </si>
+  <si>
+    <t>cp8deoctubre@gmail.com</t>
+  </si>
+  <si>
+    <t>andemoscentrointer@gmail.com</t>
+  </si>
+  <si>
+    <t>instituto@pallotti.edu.uy</t>
+  </si>
+  <si>
+    <t>cipaclinica@gmail.com</t>
+  </si>
+  <si>
+    <t>centrooestenp@gmail.com</t>
+  </si>
+  <si>
+    <t>adm.centrooestenp@gmail.com</t>
+  </si>
+  <si>
+    <t>coordinacion@fundacionybyray.com.uy</t>
+  </si>
+  <si>
+    <t>cetp1@hotmail.com/cetpbahiablanca@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cetp1@hotmail.com/cetpbahiablanca@gmail.com	</t>
+  </si>
+  <si>
+    <t>direccion@ena.com.uy/equiponeurorehablitacion@gmail.com</t>
+  </si>
+  <si>
+    <t>direccion@ena.com.uy</t>
+  </si>
+  <si>
+    <t>amidia.uy@gmail.com</t>
+  </si>
+  <si>
+    <t>equipo.rubik@gmail.com</t>
+  </si>
+  <si>
+    <t>quelavi10@hotmail.com</t>
+  </si>
+  <si>
+    <t>asnili@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>colegioandersen@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>clinicapenarol@gmail.com</t>
+  </si>
+  <si>
+    <t>ceibocentro@gmail.com</t>
+  </si>
+  <si>
+    <t>escueladelnordeste@gmail.com</t>
+  </si>
+  <si>
+    <t>centro.reeducacion@gmail.com; silvama99@gmail.com</t>
+  </si>
+  <si>
+    <t>centrocap1@gmail.com</t>
+  </si>
+  <si>
+    <t>serycrecer2009@hotm/institutoserycrecer@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">institutoserycrecer@gmail.com		</t>
+  </si>
+  <si>
+    <t>contacto@labrujula.uy; gabriela.ventimiglia@gmail.com</t>
+  </si>
+  <si>
+    <t>cian@vera.com.uy; cian@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>centrore@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>info@centroalphapsi.com.uy; secretaria.alphapsi@gmail.com</t>
+  </si>
+  <si>
+    <t>talleresc.esperanza@hotmail.com</t>
+  </si>
+  <si>
+    <t>studeremb@gmail.com</t>
+  </si>
+  <si>
+    <t>emunacentro@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicacirculo@gmail.com</t>
+  </si>
+  <si>
+    <t>dicil@vera.com.uy; dicil@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>seerr@vera.com.uy</t>
+  </si>
+  <si>
+    <t>cottofemsocial@gmail.com</t>
+  </si>
+  <si>
+    <t>ippu@adinet.com.uy; ippu@vera.com.uy</t>
+  </si>
+  <si>
+    <t>centrocate1994@gmail.com</t>
+  </si>
+  <si>
+    <t>cedai2009@hotmail.com/ineslopezf@gmail.com</t>
+  </si>
+  <si>
+    <t>aprieco@hotmail.com</t>
+  </si>
+  <si>
+    <t>horizont@montevideo.com.uy</t>
+  </si>
+  <si>
+    <t>nuestrotiempo01@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">centrolateja@gmail.com; gabrielaparra.v@gmail.com	</t>
+  </si>
+  <si>
+    <t>centrolateja@gmail.com</t>
+  </si>
+  <si>
+    <t>espacioabinte@gmail.com</t>
+  </si>
+  <si>
+    <t>ccedap@gmail.com</t>
+  </si>
+  <si>
+    <t>info@centromielina.com</t>
+  </si>
+  <si>
+    <t>centromatel@gmail.com</t>
+  </si>
+  <si>
+    <t>diradministracion@lamennais.edu.uy</t>
+  </si>
+  <si>
+    <t>lumeysrl@gmail.com; vivianmourglia@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">espacioaynu@gmail.com </t>
+  </si>
+  <si>
+    <t>asocamaneceres@hotmail.com</t>
+  </si>
+  <si>
+    <t>espaciojacarandamontevideo@gmail.com</t>
+  </si>
+  <si>
+    <t>espacio.loto20@gmail.com</t>
+  </si>
+  <si>
+    <t>info@centrointegra.com.uy</t>
+  </si>
+  <si>
+    <t>centrodeintegracionciae@gmail.com</t>
+  </si>
+  <si>
+    <t>sdelsolcentro@gmail.com</t>
+  </si>
+  <si>
+    <t>monamiav@adinet.com.uy</t>
+  </si>
+  <si>
+    <t>ongsur1234@gmail.com</t>
+  </si>
+  <si>
+    <t>clinicatrescruces@gmail.com</t>
+  </si>
+  <si>
+    <t>indalomvd@gmail.com</t>
+  </si>
+  <si>
+    <t>ykere13@gmail.com</t>
+  </si>
+  <si>
+    <t>espacioazim@gmail.com</t>
+  </si>
+  <si>
+    <t>grupotaroba@gmail.com; info@taroba.org</t>
+  </si>
+  <si>
+    <t>direccion@clinicanuevocentro.com</t>
+  </si>
+  <si>
+    <t>espaciosenda2@gmail.com</t>
+  </si>
+  <si>
+    <t>contacto@futurouruguay.com.uy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="3"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
@@ -6567,124 +6617,131 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -6929,128 +6986,127 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:DT404"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DT411"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:G2"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="55.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="37" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="97.7109375" customWidth="1"/>
     <col min="6" max="6" width="96" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="29.5703125" style="22" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="63.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="29.5703125" style="21" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="80.85546875" customWidth="1"/>
     <col min="9" max="9" width="13" style="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:124" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
-      <c r="C1" s="25"/>
-[...5 lines deleted...]
-      <c r="I1" s="25"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
     </row>
     <row r="2" spans="1:124" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="26"/>
-[...4 lines deleted...]
-      <c r="G2" s="26"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
       <c r="H2" s="2"/>
       <c r="I2" s="14"/>
     </row>
     <row r="3" spans="1:124" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.25">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="27"/>
-[...4 lines deleted...]
-      <c r="G3" s="27"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
       <c r="H3" s="3"/>
       <c r="I3" s="15"/>
     </row>
     <row r="4" spans="1:124" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="5"/>
       <c r="D4" s="6"/>
       <c r="E4" s="1"/>
       <c r="F4" s="6"/>
       <c r="G4" s="10"/>
       <c r="H4" s="6"/>
       <c r="I4" s="16"/>
     </row>
     <row r="5" spans="1:124" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
-      <c r="C5" s="28"/>
-[...5 lines deleted...]
-      <c r="I5" s="28"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
@@ -7142,11592 +7198,11803 @@
       <c r="DP5" s="7"/>
       <c r="DQ5" s="7"/>
       <c r="DR5" s="7"/>
       <c r="DS5" s="7"/>
       <c r="DT5" s="7"/>
     </row>
     <row r="6" spans="1:124" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="23" t="s">
+      <c r="G6" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="12" t="s">
-        <v>1536</v>
-[...3 lines deleted...]
-      <c r="A7" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:124" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>617</v>
+      </c>
+      <c r="G7" s="8">
+        <v>93909553</v>
+      </c>
+      <c r="H7" s="28" t="s">
+        <v>1686</v>
+      </c>
+      <c r="I7" s="8">
+        <v>21230</v>
+      </c>
+    </row>
+    <row r="8" spans="1:124" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>617</v>
+      </c>
+      <c r="G8" s="8">
+        <v>93909553</v>
+      </c>
+      <c r="H8" s="28" t="s">
+        <v>1686</v>
+      </c>
+      <c r="I8" s="8">
+        <v>21230</v>
+      </c>
+    </row>
+    <row r="9" spans="1:124" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>658</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>964</v>
+      </c>
+      <c r="H9" s="28" t="s">
+        <v>1687</v>
+      </c>
+      <c r="I9" s="8">
+        <v>21646</v>
+      </c>
+    </row>
+    <row r="10" spans="1:124" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>964</v>
+      </c>
+      <c r="H10" s="28" t="s">
+        <v>1688</v>
+      </c>
+      <c r="I10" s="8">
+        <v>21646</v>
+      </c>
+    </row>
+    <row r="11" spans="1:124" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>554</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>746</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>1689</v>
+      </c>
+      <c r="I11" s="8">
+        <v>23656</v>
+      </c>
+    </row>
+    <row r="12" spans="1:124" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="G12" s="8">
+        <v>98757277</v>
+      </c>
+      <c r="H12" s="28" t="s">
+        <v>1690</v>
+      </c>
+      <c r="I12" s="8">
+        <v>24997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:124" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="G13" s="8">
+        <v>98757277</v>
+      </c>
+      <c r="H13" s="28" t="s">
+        <v>1690</v>
+      </c>
+      <c r="I13" s="8">
+        <v>24997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:124" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>850</v>
+      </c>
+      <c r="G14" s="8">
+        <v>91224414</v>
+      </c>
+      <c r="H14" s="28" t="s">
+        <v>1691</v>
+      </c>
+      <c r="I14" s="8">
+        <v>25630</v>
+      </c>
+    </row>
+    <row r="15" spans="1:124" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>850</v>
+      </c>
+      <c r="G15" s="8">
+        <v>91224414</v>
+      </c>
+      <c r="H15" s="28" t="s">
+        <v>1692</v>
+      </c>
+      <c r="I15" s="8">
+        <v>25630</v>
+      </c>
+    </row>
+    <row r="16" spans="1:124" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>672</v>
+      </c>
+      <c r="G16" s="8">
+        <v>47795584</v>
+      </c>
+      <c r="H16" s="28" t="s">
+        <v>1693</v>
+      </c>
+      <c r="I16" s="8">
+        <v>21930</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>672</v>
+      </c>
+      <c r="G17" s="8">
+        <v>47795584</v>
+      </c>
+      <c r="H17" s="28" t="s">
+        <v>1693</v>
+      </c>
+      <c r="I17" s="8">
+        <v>21930</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>725</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H18" s="28" t="s">
+        <v>1694</v>
+      </c>
+      <c r="I18" s="8">
+        <v>23190</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="G19" s="8">
+        <v>97579246</v>
+      </c>
+      <c r="H19" s="28" t="s">
+        <v>1695</v>
+      </c>
+      <c r="I19" s="8">
+        <v>23691</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="H20" s="28" t="s">
+        <v>1696</v>
+      </c>
+      <c r="I20" s="8">
+        <v>20188</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>727</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H21" s="28" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I21" s="8">
+        <v>23217</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H22" s="28" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I22" s="8">
+        <v>23700</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H23" s="28" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I23" s="8">
+        <v>23700</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>768</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H24" s="28" t="s">
+        <v>1699</v>
+      </c>
+      <c r="I24" s="8">
+        <v>24177</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>872</v>
+      </c>
+      <c r="G25" s="8">
+        <v>99367006</v>
+      </c>
+      <c r="H25" s="28" t="s">
+        <v>1700</v>
+      </c>
+      <c r="I25" s="8">
+        <v>25810</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="G26" s="8">
+        <v>92473047</v>
+      </c>
+      <c r="H26" s="28" t="s">
+        <v>1701</v>
+      </c>
+      <c r="I26" s="8">
+        <v>25848</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H27" s="28" t="s">
+        <v>1702</v>
+      </c>
+      <c r="I27" s="8">
+        <v>23120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H28" s="28" t="s">
+        <v>1703</v>
+      </c>
+      <c r="I28" s="8">
+        <v>23120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>812</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H29" s="28" t="s">
+        <v>1704</v>
+      </c>
+      <c r="I29" s="8">
+        <v>25176</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H30" s="28" t="s">
+        <v>1705</v>
+      </c>
+      <c r="I30" s="8">
+        <v>25959</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="G31" s="8">
+        <v>43321816</v>
+      </c>
+      <c r="H31" s="28" t="s">
+        <v>1706</v>
+      </c>
+      <c r="I31" s="8">
+        <v>21214</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="G32" s="8">
+        <v>43321816</v>
+      </c>
+      <c r="H32" s="28" t="s">
+        <v>1706</v>
+      </c>
+      <c r="I32" s="8">
+        <v>21214</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="G33" s="8">
+        <v>43323206</v>
+      </c>
+      <c r="H33" s="28" t="s">
+        <v>1707</v>
+      </c>
+      <c r="I33" s="8">
+        <v>21215</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="G34" s="8" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H34" s="28" t="s">
+        <v>1708</v>
+      </c>
+      <c r="I34" s="8">
+        <v>25737</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>892</v>
+      </c>
+      <c r="G35" s="8">
+        <v>91644689</v>
+      </c>
+      <c r="H35" s="28" t="s">
+        <v>1709</v>
+      </c>
+      <c r="I35" s="8">
+        <v>25931</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>796</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H36" s="28" t="s">
+        <v>1710</v>
+      </c>
+      <c r="I36" s="8">
+        <v>25005</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>796</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H37" s="28" t="s">
+        <v>1711</v>
+      </c>
+      <c r="I37" s="8">
+        <v>25005</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="G38" s="8">
+        <v>26962101</v>
+      </c>
+      <c r="H38" s="28" t="s">
+        <v>1712</v>
+      </c>
+      <c r="I38" s="8">
+        <v>22285</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>819</v>
+      </c>
+      <c r="G39" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H39" s="28" t="s">
+        <v>1713</v>
+      </c>
+      <c r="I39" s="8">
+        <v>25230</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>848</v>
+      </c>
+      <c r="G40" s="8" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H40" s="28" t="s">
+        <v>1714</v>
+      </c>
+      <c r="I40" s="8">
+        <v>25592</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>502</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>897</v>
+      </c>
+      <c r="G41" s="8">
+        <v>91850029</v>
+      </c>
+      <c r="H41" s="28" t="s">
+        <v>1715</v>
+      </c>
+      <c r="I41" s="8">
+        <v>26022</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H42" s="28" t="s">
+        <v>1708</v>
+      </c>
+      <c r="I42" s="8">
+        <v>25737</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="G43" s="8" t="s">
+        <v>917</v>
+      </c>
+      <c r="H43" s="28" t="s">
+        <v>1716</v>
+      </c>
+      <c r="I43" s="8">
+        <v>20060</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>869</v>
+      </c>
+      <c r="G44" s="8">
+        <v>92365968</v>
+      </c>
+      <c r="H44" s="28" t="s">
+        <v>1717</v>
+      </c>
+      <c r="I44" s="8">
+        <v>25773</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>828</v>
+      </c>
+      <c r="G45" s="8">
+        <v>98330500</v>
+      </c>
+      <c r="H45" s="28" t="s">
+        <v>1718</v>
+      </c>
+      <c r="I45" s="8">
+        <v>25367</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="G46" s="8">
+        <v>23625054</v>
+      </c>
+      <c r="H46" s="28" t="s">
+        <v>1719</v>
+      </c>
+      <c r="I46" s="8">
+        <v>20362</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="G47" s="8" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H47" s="28" t="s">
+        <v>1720</v>
+      </c>
+      <c r="I47" s="8">
+        <v>23424</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>732</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H48" s="28" t="s">
+        <v>1721</v>
+      </c>
+      <c r="I48" s="8">
+        <v>23424</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>732</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H49" s="28" t="s">
+        <v>1721</v>
+      </c>
+      <c r="I49" s="8">
+        <v>23424</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="G50" s="8" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H50" s="28" t="s">
+        <v>1720</v>
+      </c>
+      <c r="I50" s="8">
+        <v>23424</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>736</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H51" s="28" t="s">
+        <v>1722</v>
+      </c>
+      <c r="I51" s="8">
+        <v>23508</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A52" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>781</v>
+      </c>
+      <c r="G52" s="8">
+        <v>23621137</v>
+      </c>
+      <c r="H52" s="28" t="s">
+        <v>1723</v>
+      </c>
+      <c r="I52" s="8">
+        <v>24632</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A53" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>781</v>
+      </c>
+      <c r="G53" s="8">
+        <v>23621137</v>
+      </c>
+      <c r="H53" s="28" t="s">
+        <v>1723</v>
+      </c>
+      <c r="I53" s="8">
+        <v>24632</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A54" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>857</v>
+      </c>
+      <c r="G54" s="8" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H54" s="28" t="s">
+        <v>1724</v>
+      </c>
+      <c r="I54" s="8">
+        <v>25708</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="H55" s="28" t="s">
+        <v>1725</v>
+      </c>
+      <c r="I55" s="8">
+        <v>11479</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A56" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="G56" s="8" t="s">
+        <v>918</v>
+      </c>
+      <c r="H56" s="28" t="s">
+        <v>1726</v>
+      </c>
+      <c r="I56" s="8">
+        <v>20092</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A57" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="G57" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="H57" s="28" t="s">
+        <v>1727</v>
+      </c>
+      <c r="I57" s="8">
+        <v>22828</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A58" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H58" s="28" t="s">
+        <v>1728</v>
+      </c>
+      <c r="I58" s="8">
+        <v>23166</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A59" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F59" s="8" t="s">
+        <v>767</v>
+      </c>
+      <c r="G59" s="8" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H59" s="28" t="s">
+        <v>1729</v>
+      </c>
+      <c r="I59" s="8">
+        <v>24158</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A60" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="G60" s="8">
+        <v>91203000</v>
+      </c>
+      <c r="H60" s="28" t="s">
+        <v>1730</v>
+      </c>
+      <c r="I60" s="8">
+        <v>25895</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A61" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="G61" s="8" t="s">
+        <v>925</v>
+      </c>
+      <c r="H61" s="28" t="s">
+        <v>1731</v>
+      </c>
+      <c r="I61" s="8">
+        <v>20727</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A62" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>640</v>
+      </c>
+      <c r="G62" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="H62" s="28" t="s">
+        <v>1732</v>
+      </c>
+      <c r="I62" s="8">
+        <v>21434</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A63" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F63" s="8" t="s">
         <v>689</v>
       </c>
-      <c r="B7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="20" t="s">
+      <c r="G63" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="H63" s="28" t="s">
+        <v>1733</v>
+      </c>
+      <c r="I63" s="8">
+        <v>22333</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A64" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="H64" s="28" t="s">
+        <v>1733</v>
+      </c>
+      <c r="I64" s="8">
+        <v>22333</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A65" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>695</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>982</v>
+      </c>
+      <c r="H65" s="28" t="s">
+        <v>1734</v>
+      </c>
+      <c r="I65" s="8">
+        <v>22382</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A66" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>986</v>
+      </c>
+      <c r="H66" s="28" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I66" s="8">
+        <v>22845</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A67" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>989</v>
+      </c>
+      <c r="H67" s="28" t="s">
+        <v>1736</v>
+      </c>
+      <c r="I67" s="8">
+        <v>22945</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A68" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>719</v>
+      </c>
+      <c r="G68" s="8" t="s">
+        <v>998</v>
+      </c>
+      <c r="H68" s="28" t="s">
+        <v>1737</v>
+      </c>
+      <c r="I68" s="8">
+        <v>23091</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A69" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>779</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H69" s="28" t="s">
+        <v>1738</v>
+      </c>
+      <c r="I69" s="8">
+        <v>24615</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A70" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>780</v>
+      </c>
+      <c r="G70" s="8">
+        <v>99925196</v>
+      </c>
+      <c r="H70" s="28" t="s">
+        <v>1738</v>
+      </c>
+      <c r="I70" s="8">
+        <v>24615</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A71" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>780</v>
+      </c>
+      <c r="G71" s="8">
+        <v>99925196</v>
+      </c>
+      <c r="H71" s="28" t="s">
+        <v>1738</v>
+      </c>
+      <c r="I71" s="8">
+        <v>24615</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A72" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>811</v>
+      </c>
+      <c r="G72" s="8" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H72" s="28" t="s">
+        <v>1739</v>
+      </c>
+      <c r="I72" s="8">
+        <v>25162</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A73" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>813</v>
+      </c>
+      <c r="G73" s="8" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H73" s="28" t="s">
+        <v>1740</v>
+      </c>
+      <c r="I73" s="8">
+        <v>25179</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A74" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>814</v>
+      </c>
+      <c r="G74" s="8" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H74" s="28" t="s">
+        <v>1740</v>
+      </c>
+      <c r="I74" s="8">
+        <v>25179</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A75" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>814</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H75" s="28" t="s">
+        <v>1740</v>
+      </c>
+      <c r="I75" s="8">
+        <v>25179</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A76" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>815</v>
+      </c>
+      <c r="G76" s="8" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H76" s="28" t="s">
+        <v>1740</v>
+      </c>
+      <c r="I76" s="8">
+        <v>25179</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A77" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>876</v>
+      </c>
+      <c r="G77" s="8">
+        <v>23643552</v>
+      </c>
+      <c r="H77" s="28" t="s">
+        <v>1741</v>
+      </c>
+      <c r="I77" s="8">
+        <v>25834</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A78" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>877</v>
+      </c>
+      <c r="G78" s="8">
+        <v>98758525</v>
+      </c>
+      <c r="H78" s="28" t="s">
+        <v>1742</v>
+      </c>
+      <c r="I78" s="8">
+        <v>25835</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A79" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>891</v>
+      </c>
+      <c r="G79" s="8">
+        <v>99640464</v>
+      </c>
+      <c r="H79" s="28" t="s">
+        <v>1743</v>
+      </c>
+      <c r="I79" s="8">
+        <v>25913</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A80" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>854</v>
+      </c>
+      <c r="G80" s="8" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H80" s="28" t="s">
+        <v>1744</v>
+      </c>
+      <c r="I80" s="8">
+        <v>25666</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A81" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="G81" s="8">
+        <v>43761545</v>
+      </c>
+      <c r="H81" s="28" t="s">
+        <v>1745</v>
+      </c>
+      <c r="I81" s="8">
+        <v>20871</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A82" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="G82" s="8">
+        <v>43761545</v>
+      </c>
+      <c r="H82" s="28" t="s">
+        <v>1745</v>
+      </c>
+      <c r="I82" s="8">
+        <v>20871</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A83" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="G83" s="8" t="s">
+        <v>921</v>
+      </c>
+      <c r="H83" s="28" t="s">
+        <v>1746</v>
+      </c>
+      <c r="I83" s="8">
+        <v>20231</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A84" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="G84" s="8">
+        <v>22927445</v>
+      </c>
+      <c r="H84" s="28" t="s">
+        <v>1747</v>
+      </c>
+      <c r="I84" s="8">
+        <v>21217</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A85" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="G85" s="8">
+        <v>22927445</v>
+      </c>
+      <c r="H85" s="28" t="s">
+        <v>1747</v>
+      </c>
+      <c r="I85" s="8">
+        <v>21217</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A86" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E86" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="G86" s="8">
+        <v>22928088</v>
+      </c>
+      <c r="H86" s="28" t="s">
+        <v>1748</v>
+      </c>
+      <c r="I86" s="8">
+        <v>21777</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A87" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>722</v>
+      </c>
+      <c r="G87" s="8">
+        <v>22923187</v>
+      </c>
+      <c r="H87" s="28" t="s">
+        <v>1702</v>
+      </c>
+      <c r="I87" s="8">
+        <v>23120</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A88" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="G88" s="8"/>
+      <c r="H88" s="28" t="s">
+        <v>1749</v>
+      </c>
+      <c r="I88" s="8">
+        <v>24177</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A89" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E89" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F89" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="G89" s="8">
+        <v>26838223</v>
+      </c>
+      <c r="H89" s="28" t="s">
+        <v>1750</v>
+      </c>
+      <c r="I89" s="8">
+        <v>25016</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A90" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>802</v>
+      </c>
+      <c r="G90" s="8">
+        <v>94960535</v>
+      </c>
+      <c r="H90" s="28" t="s">
+        <v>1751</v>
+      </c>
+      <c r="I90" s="8">
+        <v>25045</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A91" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>841</v>
+      </c>
+      <c r="G91" s="8">
+        <v>92604090</v>
+      </c>
+      <c r="H91" s="28" t="s">
+        <v>1752</v>
+      </c>
+      <c r="I91" s="8">
+        <v>25518</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A92" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E92" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="G92" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H92" s="28" t="s">
+        <v>1753</v>
+      </c>
+      <c r="I92" s="8">
+        <v>25832</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A93" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>508</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>902</v>
+      </c>
+      <c r="G93" s="8">
+        <v>22085839</v>
+      </c>
+      <c r="H93" s="28" t="s">
+        <v>1754</v>
+      </c>
+      <c r="I93" s="8">
+        <v>26062</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A94" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>766</v>
+      </c>
+      <c r="G94" s="8" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H94" s="28" t="s">
+        <v>1755</v>
+      </c>
+      <c r="I94" s="8">
+        <v>24105</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A95" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E95" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>790</v>
+      </c>
+      <c r="G95" s="8">
+        <v>26011299</v>
+      </c>
+      <c r="H95" s="28" t="s">
+        <v>1756</v>
+      </c>
+      <c r="I95" s="8">
+        <v>24860</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A96" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>799</v>
+      </c>
+      <c r="G96" s="8">
+        <v>93885429</v>
+      </c>
+      <c r="H96" s="28" t="s">
+        <v>1757</v>
+      </c>
+      <c r="I96" s="8">
+        <v>25017</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A97" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>761</v>
+      </c>
+      <c r="G97" s="8" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H97" s="28" t="s">
+        <v>1758</v>
+      </c>
+      <c r="I97" s="8">
+        <v>23862</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A98" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>904</v>
+      </c>
+      <c r="G98" s="8">
+        <v>99328849</v>
+      </c>
+      <c r="H98" s="28" t="s">
+        <v>1759</v>
+      </c>
+      <c r="I98" s="8">
+        <v>26065</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A99" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>907</v>
+      </c>
+      <c r="G99" s="8" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H99" s="28" t="s">
+        <v>1760</v>
+      </c>
+      <c r="I99" s="8">
+        <v>26076</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A100" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>847</v>
+      </c>
+      <c r="G100" s="8" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H100" s="28" t="s">
+        <v>1761</v>
+      </c>
+      <c r="I100" s="8">
+        <v>25590</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A101" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E101" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="G101" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H101" s="28" t="s">
+        <v>1762</v>
+      </c>
+      <c r="I101" s="8">
+        <v>25646</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A102" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E102" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="G102" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H102" s="28" t="s">
+        <v>1762</v>
+      </c>
+      <c r="I102" s="8">
+        <v>25646</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A103" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E103" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="G103" s="8">
+        <v>96200332</v>
+      </c>
+      <c r="H103" s="28" t="s">
+        <v>1763</v>
+      </c>
+      <c r="I103" s="8">
+        <v>25732</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A104" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>906</v>
+      </c>
+      <c r="G104" s="8">
+        <v>99003332</v>
+      </c>
+      <c r="H104" s="28" t="s">
+        <v>1764</v>
+      </c>
+      <c r="I104" s="8">
+        <v>26075</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A105" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="G105" s="8">
+        <v>98589436</v>
+      </c>
+      <c r="H105" s="28" t="s">
+        <v>1765</v>
+      </c>
+      <c r="I105" s="8">
+        <v>25761</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A106" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>909</v>
+      </c>
+      <c r="G106" s="8" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H106" s="28" t="s">
+        <v>1766</v>
+      </c>
+      <c r="I106" s="8">
+        <v>26085</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A107" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>720</v>
+      </c>
+      <c r="G107" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="H107" s="28" t="s">
+        <v>1767</v>
+      </c>
+      <c r="I107" s="8">
+        <v>23092</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A108" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>737</v>
+      </c>
+      <c r="G108" s="8" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H108" s="28" t="s">
+        <v>1768</v>
+      </c>
+      <c r="I108" s="8">
+        <v>23517</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A109" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E109" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>748</v>
+      </c>
+      <c r="G109" s="8">
+        <v>43349031</v>
+      </c>
+      <c r="H109" s="28" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I109" s="8">
+        <v>23660</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A110" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="G110" s="8">
+        <v>43349031</v>
+      </c>
+      <c r="H110" s="28" t="s">
+        <v>1770</v>
+      </c>
+      <c r="I110" s="8">
+        <v>23660</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A111" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>518</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>912</v>
+      </c>
+      <c r="G111" s="8">
+        <v>94402467</v>
+      </c>
+      <c r="H111" s="28" t="s">
+        <v>1771</v>
+      </c>
+      <c r="I111" s="8">
+        <v>26196</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A112" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B112" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>893</v>
+      </c>
+      <c r="G112" s="8">
+        <v>98079221</v>
+      </c>
+      <c r="H112" s="28" t="s">
+        <v>1772</v>
+      </c>
+      <c r="I112" s="8">
+        <v>25937</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A113" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>696</v>
+      </c>
+      <c r="G113" s="8">
+        <v>22942785</v>
+      </c>
+      <c r="H113" s="28" t="s">
+        <v>1773</v>
+      </c>
+      <c r="I113" s="8">
+        <v>22669</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A114" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>734</v>
+      </c>
+      <c r="G114" s="8" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H114" s="28" t="s">
+        <v>1774</v>
+      </c>
+      <c r="I114" s="8">
+        <v>23489</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A115" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="G115" s="8">
+        <v>98893432</v>
+      </c>
+      <c r="H115" s="28" t="s">
+        <v>1775</v>
+      </c>
+      <c r="I115" s="8">
+        <v>25889</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A116" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B116" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E116" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F116" s="8" t="s">
+        <v>670</v>
+      </c>
+      <c r="G116" s="8" t="s">
+        <v>969</v>
+      </c>
+      <c r="H116" s="28" t="s">
+        <v>1776</v>
+      </c>
+      <c r="I116" s="8">
+        <v>21904</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A117" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E117" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F117" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G117" s="8" t="s">
+        <v>987</v>
+      </c>
+      <c r="H117" s="28" t="s">
+        <v>1777</v>
+      </c>
+      <c r="I117" s="8">
+        <v>22861</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A118" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F118" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="G118" s="8">
+        <v>26816491</v>
+      </c>
+      <c r="H118" s="28" t="s">
+        <v>1778</v>
+      </c>
+      <c r="I118" s="8">
+        <v>22979</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A119" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E119" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>709</v>
+      </c>
+      <c r="G119" s="8">
+        <v>26967917</v>
+      </c>
+      <c r="H119" s="28" t="s">
+        <v>1779</v>
+      </c>
+      <c r="I119" s="8">
+        <v>22984</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A120" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B120" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E120" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>743</v>
+      </c>
+      <c r="G120" s="8">
+        <v>26983285</v>
+      </c>
+      <c r="H120" s="28" t="s">
+        <v>1780</v>
+      </c>
+      <c r="I120" s="8">
+        <v>23619</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A121" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="G121" s="8" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H121" s="28" t="s">
+        <v>1780</v>
+      </c>
+      <c r="I121" s="8">
+        <v>23619</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A122" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B122" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E122" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F122" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="G122" s="8" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H122" s="28" t="s">
+        <v>1781</v>
+      </c>
+      <c r="I122" s="8">
+        <v>25666</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A123" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B123" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E123" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F123" s="8" t="s">
+        <v>895</v>
+      </c>
+      <c r="G123" s="8">
+        <v>92356131</v>
+      </c>
+      <c r="H123" s="28" t="s">
+        <v>1782</v>
+      </c>
+      <c r="I123" s="8">
+        <v>25953</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A124" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B124" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="D124" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E124" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F124" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="G124" s="8" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H124" s="28" t="s">
+        <v>1783</v>
+      </c>
+      <c r="I124" s="8">
+        <v>24605</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A125" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="D125" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E125" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F125" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="G125" s="8" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H125" s="28" t="s">
+        <v>1784</v>
+      </c>
+      <c r="I125" s="8">
+        <v>24605</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A126" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B126" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="D126" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E126" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F126" s="8" t="s">
+        <v>735</v>
+      </c>
+      <c r="G126" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H126" s="28" t="s">
+        <v>1785</v>
+      </c>
+      <c r="I126" s="8">
+        <v>23489</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A127" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="D127" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E127" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="F127" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="G127" s="8" t="s">
+        <v>919</v>
+      </c>
+      <c r="H127" s="28" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I127" s="8">
+        <v>20179</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A128" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F128" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="G128" s="8" t="s">
+        <v>919</v>
+      </c>
+      <c r="H128" s="28" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I128" s="8">
+        <v>20179</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A129" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B129" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D129" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E129" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F129" s="8" t="s">
+        <v>592</v>
+      </c>
+      <c r="G129" s="8">
+        <v>99539408</v>
+      </c>
+      <c r="H129" s="28" t="s">
+        <v>1787</v>
+      </c>
+      <c r="I129" s="8">
+        <v>20858</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A130" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B130" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="D130" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E130" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F130" s="8" t="s">
+        <v>697</v>
+      </c>
+      <c r="G130" s="8" t="s">
+        <v>983</v>
+      </c>
+      <c r="H130" s="28" t="s">
+        <v>1788</v>
+      </c>
+      <c r="I130" s="8">
+        <v>22688</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B131" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F131" s="8" t="s">
+        <v>886</v>
+      </c>
+      <c r="G131" s="8">
+        <v>91787492</v>
+      </c>
+      <c r="H131" s="28" t="s">
+        <v>1789</v>
+      </c>
+      <c r="I131" s="8">
+        <v>25899</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A132" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B132" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="F132" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="G132" s="8">
+        <v>46756274</v>
+      </c>
+      <c r="H132" s="28" t="s">
+        <v>1790</v>
+      </c>
+      <c r="I132" s="8">
+        <v>22224</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A133" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B133" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F133" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="G133" s="8">
+        <v>46756274</v>
+      </c>
+      <c r="H133" s="28" t="s">
+        <v>1790</v>
+      </c>
+      <c r="I133" s="8">
+        <v>22224</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B134" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="D134" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E134" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="F134" s="8" t="s">
+        <v>759</v>
+      </c>
+      <c r="G134" s="8" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H134" s="28" t="s">
+        <v>1791</v>
+      </c>
+      <c r="I134" s="8">
+        <v>23821</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A135" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="D135" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E135" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="F135" s="8" t="s">
+        <v>759</v>
+      </c>
+      <c r="G135" s="8" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H135" s="28" t="s">
+        <v>1791</v>
+      </c>
+      <c r="I135" s="8">
+        <v>23821</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A136" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B136" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D136" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E136" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="F136" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="G136" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="H136" s="28" t="s">
+        <v>1792</v>
+      </c>
+      <c r="I136" s="8">
+        <v>20347</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A137" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B137" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="D137" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E137" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F137" s="8" t="s">
+        <v>749</v>
+      </c>
+      <c r="G137" s="8">
+        <v>45425679</v>
+      </c>
+      <c r="H137" s="28" t="s">
+        <v>1793</v>
+      </c>
+      <c r="I137" s="8">
+        <v>23666</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A138" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E138" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F138" s="8" t="s">
+        <v>750</v>
+      </c>
+      <c r="G138" s="8">
+        <v>45425679</v>
+      </c>
+      <c r="H138" s="28" t="s">
+        <v>1793</v>
+      </c>
+      <c r="I138" s="8">
+        <v>23666</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B139" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C139" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="D139" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E139" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="F139" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="G139" s="8">
+        <v>98829132</v>
+      </c>
+      <c r="H139" s="28" t="s">
+        <v>1794</v>
+      </c>
+      <c r="I139" s="8">
+        <v>25328</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A140" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B140" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C140" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D140" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E140" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F140" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="G140" s="8">
+        <v>45223641</v>
+      </c>
+      <c r="H140" s="28" t="s">
+        <v>1795</v>
+      </c>
+      <c r="I140" s="8">
+        <v>20440</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A141" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B141" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D141" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E141" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F141" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="G141" s="8">
+        <v>45231198</v>
+      </c>
+      <c r="H141" s="28" t="s">
+        <v>1796</v>
+      </c>
+      <c r="I141" s="8">
+        <v>20440</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A142" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="D142" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E142" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F142" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="G142" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="H142" s="28" t="s">
+        <v>1797</v>
+      </c>
+      <c r="I142" s="8">
+        <v>21053</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A143" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B143" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D143" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E143" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F143" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="G143" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="H143" s="28" t="s">
+        <v>1798</v>
+      </c>
+      <c r="I143" s="8">
+        <v>21053</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A144" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B144" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C144" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D144" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E144" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F144" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="G144" s="8">
+        <v>45228891</v>
+      </c>
+      <c r="H144" s="28" t="s">
+        <v>1799</v>
+      </c>
+      <c r="I144" s="8">
+        <v>22071</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A145" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B145" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="D145" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E145" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F145" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="G145" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="H145" s="28" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I145" s="8">
+        <v>22971</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A146" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B146" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E146" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F146" s="8" t="s">
+        <v>823</v>
+      </c>
+      <c r="G146" s="8">
+        <v>98404095</v>
+      </c>
+      <c r="H146" s="28" t="s">
+        <v>1801</v>
+      </c>
+      <c r="I146" s="8">
+        <v>25321</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A147" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B147" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C147" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D147" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E147" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F147" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="G147" s="8" t="s">
+        <v>934</v>
+      </c>
+      <c r="H147" s="28" t="s">
+        <v>1802</v>
+      </c>
+      <c r="I147" s="8">
+        <v>21203</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A148" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B148" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C148" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D148" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E148" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F148" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="G148" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="H148" s="28" t="s">
+        <v>1803</v>
+      </c>
+      <c r="I148" s="8">
+        <v>22094</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A149" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B149" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C149" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D149" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E149" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="F149" s="8" t="s">
+        <v>567</v>
+      </c>
+      <c r="G149" s="8">
+        <v>45863085</v>
+      </c>
+      <c r="H149" s="28" t="s">
+        <v>1804</v>
+      </c>
+      <c r="I149" s="8">
+        <v>16947</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A150" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B150" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D150" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E150" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F150" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="G150" s="8">
+        <v>458605631</v>
+      </c>
+      <c r="H150" s="28" t="s">
+        <v>1805</v>
+      </c>
+      <c r="I150" s="8">
+        <v>21161</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A151" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B151" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="D151" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E151" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F151" s="8" t="s">
+        <v>679</v>
+      </c>
+      <c r="G151" s="8" t="s">
+        <v>972</v>
+      </c>
+      <c r="H151" s="28" t="s">
+        <v>1806</v>
+      </c>
+      <c r="I151" s="8">
+        <v>22095</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A152" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B152" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C152" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="D152" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E152" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F152" s="8" t="s">
+        <v>817</v>
+      </c>
+      <c r="G152" s="8">
+        <v>99744793</v>
+      </c>
+      <c r="H152" s="28" t="s">
+        <v>1807</v>
+      </c>
+      <c r="I152" s="8">
+        <v>25203</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A153" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B153" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C153" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="D153" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F153" s="8" t="s">
+        <v>774</v>
+      </c>
+      <c r="G153" s="8" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H153" s="28" t="s">
+        <v>1808</v>
+      </c>
+      <c r="I153" s="8">
+        <v>24391</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A154" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F154" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="G154" s="8" t="s">
+        <v>923</v>
+      </c>
+      <c r="H154" s="28" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I154" s="8">
+        <v>20352</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A155" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B155" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C155" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D155" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E155" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="F155" s="8" t="s">
+        <v>602</v>
+      </c>
+      <c r="G155" s="8">
+        <v>45547416</v>
+      </c>
+      <c r="H155" s="28" t="s">
+        <v>1805</v>
+      </c>
+      <c r="I155" s="8">
+        <v>21161</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A156" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B156" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C156" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="D156" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E156" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F156" s="8" t="s">
+        <v>745</v>
+      </c>
+      <c r="G156" s="8" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H156" s="28" t="s">
+        <v>1810</v>
+      </c>
+      <c r="I156" s="8">
+        <v>23654</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A157" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B157" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C157" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="D157" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E157" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F157" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="G157" s="8">
+        <v>45545456</v>
+      </c>
+      <c r="H157" s="28" t="s">
+        <v>1811</v>
+      </c>
+      <c r="I157" s="8">
+        <v>24101</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A158" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B158" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C158" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="D158" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E158" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="F158" s="8" t="s">
+        <v>842</v>
+      </c>
+      <c r="G158" s="8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H158" s="28" t="s">
+        <v>1812</v>
+      </c>
+      <c r="I158" s="8">
+        <v>25521</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A159" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B159" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="D159" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E159" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F159" s="8" t="s">
+        <v>843</v>
+      </c>
+      <c r="G159" s="8">
+        <v>99570077</v>
+      </c>
+      <c r="H159" s="28" t="s">
+        <v>1812</v>
+      </c>
+      <c r="I159" s="8">
+        <v>25521</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A160" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B160" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C160" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="D160" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E160" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="F160" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="G160" s="8">
+        <v>45447198</v>
+      </c>
+      <c r="H160" s="28" t="s">
+        <v>1813</v>
+      </c>
+      <c r="I160" s="8">
+        <v>21285</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A161" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B161" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C161" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D161" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E161" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F161" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="G161" s="8" t="s">
+        <v>946</v>
+      </c>
+      <c r="H161" s="28" t="s">
+        <v>1813</v>
+      </c>
+      <c r="I161" s="8">
+        <v>21285</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A162" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B162" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C162" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="D162" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E162" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F162" s="8" t="s">
+        <v>661</v>
+      </c>
+      <c r="G162" s="8">
+        <v>45448264</v>
+      </c>
+      <c r="H162" s="28" t="s">
+        <v>1814</v>
+      </c>
+      <c r="I162" s="8">
+        <v>21647</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A163" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B163" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C163" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="D163" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E163" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F163" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="G163" s="8"/>
+      <c r="H163" s="28" t="s">
+        <v>1814</v>
+      </c>
+      <c r="I163" s="8">
+        <v>21647</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A164" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B164" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C164" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="D164" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E164" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F164" s="8" t="s">
+        <v>818</v>
+      </c>
+      <c r="G164" s="8">
+        <v>99744793</v>
+      </c>
+      <c r="H164" s="28" t="s">
+        <v>1807</v>
+      </c>
+      <c r="I164" s="8">
+        <v>25203</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A165" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B165" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="D165" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E165" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F165" s="8" t="s">
+        <v>742</v>
+      </c>
+      <c r="G165" s="8" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H165" s="28" t="s">
+        <v>1815</v>
+      </c>
+      <c r="I165" s="8">
+        <v>23614</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A166" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B166" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="D166" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E166" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F166" s="8" t="s">
+        <v>742</v>
+      </c>
+      <c r="G166" s="8" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H166" s="28" t="s">
+        <v>1815</v>
+      </c>
+      <c r="I166" s="8">
+        <v>23614</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A167" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B167" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C167" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="D167" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E167" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F167" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="G167" s="8" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H167" s="28" t="s">
+        <v>1808</v>
+      </c>
+      <c r="I167" s="8">
+        <v>24391</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A168" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B168" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C168" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D168" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E168" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F168" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="G168" s="8" t="s">
+        <v>933</v>
+      </c>
+      <c r="H168" s="28" t="s">
+        <v>1805</v>
+      </c>
+      <c r="I168" s="8">
+        <v>21161</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A169" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B169" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C169" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="D169" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E169" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F169" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="G169" s="8">
+        <v>45521113</v>
+      </c>
+      <c r="H169" s="28" t="s">
+        <v>1816</v>
+      </c>
+      <c r="I169" s="8">
+        <v>21354</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A170" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B170" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="D170" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E170" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F170" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="G170" s="8">
+        <v>45520985</v>
+      </c>
+      <c r="H170" s="28" t="s">
+        <v>1817</v>
+      </c>
+      <c r="I170" s="8">
+        <v>24045</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A171" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B171" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C171" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D171" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E171" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F171" s="8" t="s">
+        <v>673</v>
+      </c>
+      <c r="G171" s="8">
+        <v>45742786</v>
+      </c>
+      <c r="H171" s="28" t="s">
+        <v>1818</v>
+      </c>
+      <c r="I171" s="8">
+        <v>22020</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A172" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B172" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C172" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="D172" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E172" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F172" s="8" t="s">
+        <v>674</v>
+      </c>
+      <c r="G172" s="8">
+        <v>45742786</v>
+      </c>
+      <c r="H172" s="28" t="s">
+        <v>1818</v>
+      </c>
+      <c r="I172" s="8">
+        <v>22020</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A173" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B173" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C173" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="D173" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E173" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="F173" s="8" t="s">
+        <v>824</v>
+      </c>
+      <c r="G173" s="8">
+        <v>91800339</v>
+      </c>
+      <c r="H173" s="28" t="s">
+        <v>1819</v>
+      </c>
+      <c r="I173" s="8">
+        <v>25322</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A174" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B174" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C174" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D174" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E174" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F174" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="G174" s="8" t="s">
+        <v>937</v>
+      </c>
+      <c r="H174" s="28" t="s">
+        <v>1820</v>
+      </c>
+      <c r="I174" s="8">
+        <v>21210</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A175" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B175" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C175" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D175" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E175" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F175" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="G175" s="8" t="s">
+        <v>937</v>
+      </c>
+      <c r="H175" s="28" t="s">
+        <v>1820</v>
+      </c>
+      <c r="I175" s="8">
+        <v>21210</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A176" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B176" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C176" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="D176" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E176" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="F176" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="G176" s="8" t="s">
+        <v>951</v>
+      </c>
+      <c r="H176" s="28" t="s">
+        <v>1821</v>
+      </c>
+      <c r="I176" s="8">
+        <v>21432</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A177" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B177" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D177" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E177" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F177" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="G177" s="8" t="s">
+        <v>951</v>
+      </c>
+      <c r="H177" s="28" t="s">
+        <v>1821</v>
+      </c>
+      <c r="I177" s="8">
+        <v>21432</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A178" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B178" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C178" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="D178" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E178" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F178" s="8" t="s">
+        <v>666</v>
+      </c>
+      <c r="G178" s="8" t="s">
+        <v>966</v>
+      </c>
+      <c r="H178" s="28" t="s">
+        <v>1822</v>
+      </c>
+      <c r="I178" s="8">
+        <v>21788</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A179" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B179" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C179" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="D179" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E179" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F179" s="8" t="s">
+        <v>666</v>
+      </c>
+      <c r="G179" s="8"/>
+      <c r="H179" s="28" t="s">
+        <v>1822</v>
+      </c>
+      <c r="I179" s="8">
+        <v>21788</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A180" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B180" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C180" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="D180" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E180" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F180" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="G180" s="8" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H180" s="28" t="s">
+        <v>1823</v>
+      </c>
+      <c r="I180" s="8">
+        <v>24785</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A181" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B181" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C181" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="D181" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E181" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F181" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="G181" s="8">
+        <v>98460362</v>
+      </c>
+      <c r="H181" s="28" t="s">
+        <v>1824</v>
+      </c>
+      <c r="I181" s="8">
+        <v>24995</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A182" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B182" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C182" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="D182" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E182" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F182" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="G182" s="8">
+        <v>99232766</v>
+      </c>
+      <c r="H182" s="28" t="s">
+        <v>1825</v>
+      </c>
+      <c r="I182" s="8">
+        <v>25903</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A183" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B183" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C183" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="D183" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E183" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="F183" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="G183" s="8">
+        <v>43679792</v>
+      </c>
+      <c r="H183" s="28" t="s">
+        <v>1826</v>
+      </c>
+      <c r="I183" s="8">
+        <v>21635</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A184" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B184" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C184" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D184" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E184" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F184" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="G184" s="8">
+        <v>3676792</v>
+      </c>
+      <c r="H184" s="28" t="s">
+        <v>1826</v>
+      </c>
+      <c r="I184" s="8">
+        <v>21635</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A185" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B185" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C185" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="D185" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E185" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F185" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="G185" s="8" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H185" s="28" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I185" s="8">
+        <v>25326</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A186" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B186" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C186" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="D186" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E186" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F186" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="G186" s="8" t="s">
+        <v>956</v>
+      </c>
+      <c r="H186" s="28" t="s">
+        <v>1828</v>
+      </c>
+      <c r="I186" s="8">
+        <v>21463</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A187" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B187" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C187" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="D187" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E187" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F187" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="G187" s="8" t="s">
+        <v>955</v>
+      </c>
+      <c r="H187" s="28" t="s">
+        <v>1829</v>
+      </c>
+      <c r="I187" s="8">
+        <v>21463</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A188" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B188" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D188" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E188" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F188" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="G188" s="8"/>
+      <c r="H188" s="28" t="s">
+        <v>1829</v>
+      </c>
+      <c r="I188" s="8">
+        <v>21463</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A189" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B189" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="D189" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E189" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F189" s="8" t="s">
+        <v>643</v>
+      </c>
+      <c r="G189" s="8" t="s">
+        <v>955</v>
+      </c>
+      <c r="H189" s="28" t="s">
+        <v>1829</v>
+      </c>
+      <c r="I189" s="8">
+        <v>21463</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A190" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B190" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C190" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D190" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E190" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F190" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="G190" s="8">
+        <v>43648824</v>
+      </c>
+      <c r="H190" s="28" t="s">
+        <v>1830</v>
+      </c>
+      <c r="I190" s="8">
+        <v>21496</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A191" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B191" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C191" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="D191" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E191" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F191" s="8" t="s">
+        <v>649</v>
+      </c>
+      <c r="G191" s="8">
+        <v>43648824</v>
+      </c>
+      <c r="H191" s="28" t="s">
+        <v>1831</v>
+      </c>
+      <c r="I191" s="8">
+        <v>21496</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A192" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B192" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C192" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D192" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E192" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F192" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="G192" s="8" t="s">
+        <v>967</v>
+      </c>
+      <c r="H192" s="28" t="s">
+        <v>1832</v>
+      </c>
+      <c r="I192" s="8">
+        <v>21856</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A193" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B193" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C193" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="D193" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E193" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F193" s="8" t="s">
+        <v>829</v>
+      </c>
+      <c r="G193" s="8">
+        <v>43640606</v>
+      </c>
+      <c r="H193" s="28" t="s">
+        <v>1833</v>
+      </c>
+      <c r="I193" s="8">
+        <v>25374</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A194" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B194" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C194" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="D194" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E194" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F194" s="8" t="s">
+        <v>831</v>
+      </c>
+      <c r="G194" s="8"/>
+      <c r="H194" s="28" t="s">
+        <v>1834</v>
+      </c>
+      <c r="I194" s="8">
+        <v>25435</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A195" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B195" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C195" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="D195" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E195" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F195" s="8" t="s">
+        <v>844</v>
+      </c>
+      <c r="G195" s="8">
+        <v>92977215</v>
+      </c>
+      <c r="H195" s="28" t="s">
+        <v>1835</v>
+      </c>
+      <c r="I195" s="8">
+        <v>25526</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A196" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B196" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C196" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="D196" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E196" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F196" s="8" t="s">
+        <v>827</v>
+      </c>
+      <c r="G196" s="8" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H196" s="28" t="s">
+        <v>1836</v>
+      </c>
+      <c r="I196" s="8">
+        <v>25333</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A197" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B197" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C197" s="8" t="s">
+        <v>514</v>
+      </c>
+      <c r="D197" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E197" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F197" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="G197" s="8" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H197" s="28" t="s">
+        <v>1766</v>
+      </c>
+      <c r="I197" s="8">
+        <v>26085</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A198" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B198" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C198" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D198" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E198" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="F198" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="G198" s="8" t="s">
+        <v>940</v>
+      </c>
+      <c r="H198" s="28" t="s">
+        <v>1837</v>
+      </c>
+      <c r="I198" s="8">
+        <v>21235</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A199" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B199" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="D199" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E199" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F199" s="8" t="s">
+        <v>619</v>
+      </c>
+      <c r="G199" s="8" t="s">
+        <v>940</v>
+      </c>
+      <c r="H199" s="28" t="s">
+        <v>1837</v>
+      </c>
+      <c r="I199" s="8">
+        <v>21235</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A200" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B200" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C200" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D200" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E200" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F200" s="8" t="s">
+        <v>652</v>
+      </c>
+      <c r="G200" s="8">
+        <v>43526004</v>
+      </c>
+      <c r="H200" s="28" t="s">
+        <v>1838</v>
+      </c>
+      <c r="I200" s="8">
+        <v>21509</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A201" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B201" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C201" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="D201" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E201" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="F201" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="G201" s="8">
+        <v>43531921</v>
+      </c>
+      <c r="H201" s="28" t="s">
+        <v>1839</v>
+      </c>
+      <c r="I201" s="8">
+        <v>21786</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A202" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B202" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C202" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="D202" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E202" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F202" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="G202" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="H202" s="28" t="s">
+        <v>1840</v>
+      </c>
+      <c r="I202" s="8">
+        <v>22982</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A203" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B203" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="D203" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E203" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F203" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="G203" s="8">
+        <v>91068317</v>
+      </c>
+      <c r="H203" s="28" t="s">
+        <v>1841</v>
+      </c>
+      <c r="I203" s="8">
+        <v>25043</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A204" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B204" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C204" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="D204" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E204" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F204" s="8" t="s">
+        <v>776</v>
+      </c>
+      <c r="G204" s="8" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H204" s="28" t="s">
+        <v>1842</v>
+      </c>
+      <c r="I204" s="8">
+        <v>24549</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A205" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B205" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C205" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="D205" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E205" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F205" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="G205" s="8" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H205" s="28" t="s">
+        <v>1824</v>
+      </c>
+      <c r="I205" s="8">
+        <v>24995</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A206" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B206" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C206" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D206" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E206" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F206" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="G206" s="8" t="s">
+        <v>962</v>
+      </c>
+      <c r="H206" s="28" t="s">
+        <v>1843</v>
+      </c>
+      <c r="I206" s="8">
+        <v>21645</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A207" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B207" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C207" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="D207" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E207" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F207" s="8" t="s">
+        <v>634</v>
+      </c>
+      <c r="G207" s="8" t="s">
+        <v>947</v>
+      </c>
+      <c r="H207" s="28" t="s">
+        <v>1844</v>
+      </c>
+      <c r="I207" s="8">
+        <v>21336</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A208" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B208" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C208" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="D208" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E208" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F208" s="8" t="s">
+        <v>682</v>
+      </c>
+      <c r="G208" s="8" t="s">
+        <v>974</v>
+      </c>
+      <c r="H208" s="28" t="s">
+        <v>1845</v>
+      </c>
+      <c r="I208" s="8">
+        <v>22227</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A209" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B209" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C209" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="D209" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E209" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="F209" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="G209" s="8" t="s">
+        <v>975</v>
+      </c>
+      <c r="H209" s="28" t="s">
+        <v>1846</v>
+      </c>
+      <c r="I209" s="8">
+        <v>22227</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A210" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B210" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C210" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="D210" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E210" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F210" s="8" t="s">
+        <v>682</v>
+      </c>
+      <c r="G210" s="8" t="s">
+        <v>974</v>
+      </c>
+      <c r="H210" s="28" t="s">
+        <v>1845</v>
+      </c>
+      <c r="I210" s="8">
+        <v>22227</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A211" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B211" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C211" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="D211" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E211" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F211" s="8" t="s">
+        <v>726</v>
+      </c>
+      <c r="G211" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H211" s="28" t="s">
+        <v>1847</v>
+      </c>
+      <c r="I211" s="8">
+        <v>23215</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A212" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B212" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C212" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="D212" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E212" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F212" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="G212" s="8">
+        <v>44433931</v>
+      </c>
+      <c r="H212" s="28" t="s">
+        <v>1848</v>
+      </c>
+      <c r="I212" s="8">
+        <v>23251</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A213" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B213" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C213" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="D213" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E213" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F213" s="8" t="s">
+        <v>846</v>
+      </c>
+      <c r="G213" s="8">
+        <v>98314969</v>
+      </c>
+      <c r="H213" s="28" t="s">
+        <v>1849</v>
+      </c>
+      <c r="I213" s="8">
+        <v>25529</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A214" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B214" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C214" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="D214" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E214" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F214" s="8" t="s">
+        <v>879</v>
+      </c>
+      <c r="G214" s="8">
+        <v>95939392</v>
+      </c>
+      <c r="H214" s="28" t="s">
+        <v>1850</v>
+      </c>
+      <c r="I214" s="8">
+        <v>25841</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A215" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B215" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C215" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="D215" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E215" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F215" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="G215" s="8">
+        <v>98962465</v>
+      </c>
+      <c r="H215" s="28" t="s">
+        <v>1846</v>
+      </c>
+      <c r="I215" s="8">
+        <v>22227</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A216" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B216" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C216" s="8" t="s">
+        <v>516</v>
+      </c>
+      <c r="D216" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E216" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F216" s="8" t="s">
+        <v>910</v>
+      </c>
+      <c r="G216" s="8" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H216" s="28" t="s">
+        <v>1851</v>
+      </c>
+      <c r="I216" s="8">
+        <v>26182</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A217" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B217" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C217" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D217" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E217" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F217" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="G217" s="8">
+        <v>42244857</v>
+      </c>
+      <c r="H217" s="28" t="s">
+        <v>1852</v>
+      </c>
+      <c r="I217" s="8">
+        <v>20251</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A218" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B218" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C218" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="D218" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E218" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F218" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="G218" s="8">
+        <v>42237184</v>
+      </c>
+      <c r="H218" s="28" t="s">
+        <v>1853</v>
+      </c>
+      <c r="I218" s="8">
+        <v>21242</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A219" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B219" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C219" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="D219" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E219" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F219" s="8" t="s">
+        <v>694</v>
+      </c>
+      <c r="G219" s="8" t="s">
+        <v>981</v>
+      </c>
+      <c r="H219" s="28" t="s">
+        <v>1854</v>
+      </c>
+      <c r="I219" s="8">
+        <v>22351</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A220" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B220" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C220" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D220" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E220" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F220" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="G220" s="8">
+        <v>99243310</v>
+      </c>
+      <c r="H220" s="28" t="s">
+        <v>1855</v>
+      </c>
+      <c r="I220" s="8">
+        <v>22919</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A221" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B221" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C221" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="D221" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E221" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F221" s="8" t="s">
+        <v>711</v>
+      </c>
+      <c r="G221" s="8">
+        <v>42222357</v>
+      </c>
+      <c r="H221" s="28" t="s">
+        <v>1856</v>
+      </c>
+      <c r="I221" s="8">
+        <v>22988</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A222" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B222" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C222" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="D222" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E222" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F222" s="8" t="s">
+        <v>710</v>
+      </c>
+      <c r="G222" s="8" t="s">
+        <v>992</v>
+      </c>
+      <c r="H222" s="28" t="s">
+        <v>1856</v>
+      </c>
+      <c r="I222" s="8">
+        <v>22988</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A223" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B223" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C223" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="D223" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E223" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F223" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="G223" s="8" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H223" s="28" t="s">
         <v>1857</v>
       </c>
-      <c r="D7" s="20" t="s">
+      <c r="I223" s="8">
+        <v>23838</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A224" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B224" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C224" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="D224" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E224" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="F224" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="G224" s="8" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H224" s="28" t="s">
+        <v>1858</v>
+      </c>
+      <c r="I224" s="8">
+        <v>24231</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A225" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B225" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C225" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="D225" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E225" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F225" s="8" t="s">
+        <v>800</v>
+      </c>
+      <c r="G225" s="8">
+        <v>99482787</v>
+      </c>
+      <c r="H225" s="28" t="s">
+        <v>1859</v>
+      </c>
+      <c r="I225" s="8">
+        <v>25018</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A226" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B226" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C226" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="D226" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E226" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F226" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="G226" s="8">
+        <v>98902048</v>
+      </c>
+      <c r="H226" s="28" t="s">
+        <v>1860</v>
+      </c>
+      <c r="I226" s="8">
+        <v>25058</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A227" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B227" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C227" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="D227" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E227" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F227" s="8" t="s">
+        <v>821</v>
+      </c>
+      <c r="G227" s="8">
+        <v>42238374</v>
+      </c>
+      <c r="H227" s="28" t="s">
+        <v>1861</v>
+      </c>
+      <c r="I227" s="8">
+        <v>25304</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A228" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B228" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C228" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="D228" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E228" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F228" s="8" t="s">
+        <v>845</v>
+      </c>
+      <c r="G228" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H228" s="28" t="s">
+        <v>1862</v>
+      </c>
+      <c r="I228" s="8">
+        <v>25527</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A229" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B229" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C229" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="D229" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E229" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F229" s="8" t="s">
+        <v>845</v>
+      </c>
+      <c r="G229" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H229" s="28" t="s">
+        <v>1862</v>
+      </c>
+      <c r="I229" s="8">
+        <v>25527</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A230" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B230" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C230" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="D230" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E230" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F230" s="8" t="s">
+        <v>853</v>
+      </c>
+      <c r="G230" s="8">
+        <v>99926632</v>
+      </c>
+      <c r="H230" s="28" t="s">
+        <v>1863</v>
+      </c>
+      <c r="I230" s="8">
+        <v>25661</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A231" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B231" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C231" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="D231" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E231" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F231" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="G231" s="8">
+        <v>91797199</v>
+      </c>
+      <c r="H231" s="28" t="s">
+        <v>1864</v>
+      </c>
+      <c r="I231" s="8">
+        <v>25744</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A232" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B232" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C232" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="D232" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E232" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F232" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="G232" s="8">
+        <v>91797199</v>
+      </c>
+      <c r="H232" s="28" t="s">
+        <v>1864</v>
+      </c>
+      <c r="I232" s="8">
+        <v>25744</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A233" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B233" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C233" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="D233" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E233" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F233" s="8" t="s">
+        <v>878</v>
+      </c>
+      <c r="G233" s="8" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H233" s="28" t="s">
+        <v>1865</v>
+      </c>
+      <c r="I233" s="8">
+        <v>25838</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A234" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B234" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C234" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="D234" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E234" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F234" s="8" t="s">
+        <v>894</v>
+      </c>
+      <c r="G234" s="8">
+        <v>95246321</v>
+      </c>
+      <c r="H234" s="28" t="s">
+        <v>1866</v>
+      </c>
+      <c r="I234" s="8">
+        <v>25942</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A235" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B235" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C235" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="D235" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E235" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F235" s="8" t="s">
+        <v>894</v>
+      </c>
+      <c r="G235" s="8">
+        <v>95246321</v>
+      </c>
+      <c r="H235" s="28" t="s">
+        <v>1866</v>
+      </c>
+      <c r="I235" s="8">
+        <v>25942</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A236" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B236" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C236" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="D236" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E236" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F236" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="G236" s="8">
+        <v>94328579</v>
+      </c>
+      <c r="H236" s="28" t="s">
+        <v>1867</v>
+      </c>
+      <c r="I236" s="8">
+        <v>26045</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A237" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B237" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C237" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="D237" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E237" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F237" s="8" t="s">
+        <v>900</v>
+      </c>
+      <c r="G237" s="8" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H237" s="28" t="s">
+        <v>1868</v>
+      </c>
+      <c r="I237" s="8">
+        <v>26045</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A238" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B238" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C238" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="D238" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E238" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F238" s="8" t="s">
+        <v>905</v>
+      </c>
+      <c r="G238" s="8" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H238" s="28" t="s">
+        <v>1869</v>
+      </c>
+      <c r="I238" s="8">
+        <v>26071</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A239" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B239" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C239" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="D239" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E239" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F239" s="8" t="s">
+        <v>913</v>
+      </c>
+      <c r="G239" s="8">
+        <v>42249350</v>
+      </c>
+      <c r="H239" s="28" t="s">
+        <v>1870</v>
+      </c>
+      <c r="I239" s="8">
+        <v>140165</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A240" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B240" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C240" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="D240" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E240" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F240" s="8" t="s">
+        <v>913</v>
+      </c>
+      <c r="G240" s="8">
+        <v>42249350</v>
+      </c>
+      <c r="H240" s="28" t="s">
+        <v>1870</v>
+      </c>
+      <c r="I240" s="8">
+        <v>140165</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A241" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B241" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C241" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="D241" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E241" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F241" s="8" t="s">
+        <v>849</v>
+      </c>
+      <c r="G241" s="8">
+        <v>93900104</v>
+      </c>
+      <c r="H241" s="28" t="s">
+        <v>1871</v>
+      </c>
+      <c r="I241" s="8">
+        <v>25604</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A242" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B242" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C242" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D242" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E242" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F242" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="G242" s="8" t="s">
+        <v>915</v>
+      </c>
+      <c r="H242" s="28" t="s">
+        <v>1872</v>
+      </c>
+      <c r="I242" s="8">
+        <v>12067</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A243" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B243" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C243" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="D243" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E243" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F243" s="8" t="s">
+        <v>716</v>
+      </c>
+      <c r="G243" s="8" t="s">
+        <v>996</v>
+      </c>
+      <c r="H243" s="28" t="s">
+        <v>1873</v>
+      </c>
+      <c r="I243" s="8">
+        <v>23014</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A244" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B244" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C244" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="D244" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E244" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F244" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="G244" s="8" t="s">
+        <v>995</v>
+      </c>
+      <c r="H244" s="28" t="s">
+        <v>1873</v>
+      </c>
+      <c r="I244" s="8">
+        <v>23014</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A245" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B245" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C245" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="D245" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E245" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F245" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="G245" s="8" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H245" s="28" t="s">
+        <v>1874</v>
+      </c>
+      <c r="I245" s="8">
+        <v>25375</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A246" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B246" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C246" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="D246" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E246" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F246" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="G246" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H246" s="28" t="s">
+        <v>1875</v>
+      </c>
+      <c r="I246" s="8">
+        <v>24339</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A247" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B247" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C247" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D247" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E247" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F247" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="G247" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="H247" s="28" t="s">
+        <v>1876</v>
+      </c>
+      <c r="I247" s="8">
+        <v>22317</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A248" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B248" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C248" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="D248" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E248" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F248" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="G248" s="8">
+        <v>92312200</v>
+      </c>
+      <c r="H248" s="28" t="s">
+        <v>1877</v>
+      </c>
+      <c r="I248" s="8">
+        <v>25056</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A249" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B249" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C249" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="D249" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E249" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F249" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="G249" s="8">
+        <v>91797199</v>
+      </c>
+      <c r="H249" s="28" t="s">
+        <v>1864</v>
+      </c>
+      <c r="I249" s="8">
+        <v>25744</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A250" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B250" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C250" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="D250" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E250" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F250" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="G250" s="8">
+        <v>91797199</v>
+      </c>
+      <c r="H250" s="28" t="s">
+        <v>1864</v>
+      </c>
+      <c r="I250" s="8">
+        <v>25744</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A251" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B251" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C251" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="D251" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E251" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F251" s="8" t="s">
+        <v>671</v>
+      </c>
+      <c r="G251" s="8">
+        <v>47423747</v>
+      </c>
+      <c r="H251" s="28" t="s">
+        <v>1878</v>
+      </c>
+      <c r="I251" s="8">
+        <v>21905</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A252" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B252" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C252" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="D252" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E252" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="F252" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="G252" s="8">
+        <v>47423249</v>
+      </c>
+      <c r="H252" s="28" t="s">
+        <v>1879</v>
+      </c>
+      <c r="I252" s="8">
+        <v>25161</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A253" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B253" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C253" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="D253" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E253" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F253" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="G253" s="8">
+        <v>47423249</v>
+      </c>
+      <c r="H253" s="28" t="s">
+        <v>1879</v>
+      </c>
+      <c r="I253" s="8">
+        <v>25161</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A254" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B254" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C254" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D254" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E254" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="F254" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="G254" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="H254" s="28" t="s">
+        <v>1880</v>
+      </c>
+      <c r="I254" s="8">
+        <v>20744</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A255" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B255" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C255" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D255" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E255" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F255" s="8" t="s">
+        <v>589</v>
+      </c>
+      <c r="G255" s="8">
+        <v>47232179</v>
+      </c>
+      <c r="H255" s="28" t="s">
+        <v>1880</v>
+      </c>
+      <c r="I255" s="8">
+        <v>20744</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A256" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B256" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C256" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D256" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E256" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="F256" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="G256" s="8" t="s">
+        <v>942</v>
+      </c>
+      <c r="H256" s="28" t="s">
+        <v>1881</v>
+      </c>
+      <c r="I256" s="8">
+        <v>21253</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A257" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B257" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C257" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="D257" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E257" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F257" s="8" t="s">
+        <v>625</v>
+      </c>
+      <c r="G257" s="8" t="s">
+        <v>943</v>
+      </c>
+      <c r="H257" s="28" t="s">
+        <v>1882</v>
+      </c>
+      <c r="I257" s="8">
+        <v>21253</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A258" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B258" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C258" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="D258" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E258" s="8" t="s">
+        <v>541</v>
+      </c>
+      <c r="F258" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="G258" s="8" t="s">
+        <v>949</v>
+      </c>
+      <c r="H258" s="28" t="s">
+        <v>1883</v>
+      </c>
+      <c r="I258" s="8">
+        <v>21422</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A259" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B259" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C259" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="D259" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E259" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F259" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="G259" s="8" t="s">
+        <v>949</v>
+      </c>
+      <c r="H259" s="28" t="s">
+        <v>1884</v>
+      </c>
+      <c r="I259" s="8">
+        <v>21422</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A260" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B260" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C260" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D260" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E260" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F260" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="G260" s="8" t="s">
+        <v>957</v>
+      </c>
+      <c r="H260" s="28" t="s">
+        <v>1885</v>
+      </c>
+      <c r="I260" s="8">
+        <v>21488</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A261" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B261" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C261" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="D261" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E261" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F261" s="8" t="s">
+        <v>648</v>
+      </c>
+      <c r="G261" s="8">
+        <v>47226199</v>
+      </c>
+      <c r="H261" s="28" t="s">
+        <v>1885</v>
+      </c>
+      <c r="I261" s="8">
+        <v>21488</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A262" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B262" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C262" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="D262" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E262" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="F262" s="8" t="s">
+        <v>662</v>
+      </c>
+      <c r="G262" s="8">
+        <v>47235510</v>
+      </c>
+      <c r="H262" s="28" t="s">
+        <v>1886</v>
+      </c>
+      <c r="I262" s="8">
+        <v>21650</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A263" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B263" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C263" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D263" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E263" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F263" s="8" t="s">
+        <v>668</v>
+      </c>
+      <c r="G263" s="8" t="s">
+        <v>968</v>
+      </c>
+      <c r="H263" s="28" t="s">
+        <v>1887</v>
+      </c>
+      <c r="I263" s="8">
+        <v>21863</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A264" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B264" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C264" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="D264" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E264" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="F264" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="G264" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="H264" s="28" t="s">
+        <v>1888</v>
+      </c>
+      <c r="I264" s="8">
+        <v>22775</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A265" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B265" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C265" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="D265" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E265" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F265" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="G265" s="8">
+        <v>47224085</v>
+      </c>
+      <c r="H265" s="28" t="s">
+        <v>1889</v>
+      </c>
+      <c r="I265" s="8">
+        <v>22795</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A266" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B266" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C266" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="D266" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E266" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="F266" s="8" t="s">
+        <v>754</v>
+      </c>
+      <c r="G266" s="8">
+        <v>97579247</v>
+      </c>
+      <c r="H266" s="28" t="s">
+        <v>1890</v>
+      </c>
+      <c r="I266" s="8">
+        <v>23691</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A267" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B267" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C267" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="D267" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E267" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F267" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="G267" s="8" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H267" s="28" t="s">
+        <v>1891</v>
+      </c>
+      <c r="I267" s="8">
+        <v>24303</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A268" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B268" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C268" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="D268" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E268" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F268" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="G268" s="8">
+        <v>92376589</v>
+      </c>
+      <c r="H268" s="28" t="s">
+        <v>1891</v>
+      </c>
+      <c r="I268" s="8">
+        <v>24303</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A269" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B269" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C269" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="D269" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E269" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F269" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="G269" s="8" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H269" s="28" t="s">
+        <v>1892</v>
+      </c>
+      <c r="I269" s="8">
+        <v>24763</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A270" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B270" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C270" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="D270" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E270" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F270" s="8" t="s">
+        <v>791</v>
+      </c>
+      <c r="G270" s="8" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H270" s="28" t="s">
+        <v>1893</v>
+      </c>
+      <c r="I270" s="8">
+        <v>24861</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A271" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B271" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C271" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="D271" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E271" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F271" s="8" t="s">
+        <v>808</v>
+      </c>
+      <c r="G271" s="8">
+        <v>47245900</v>
+      </c>
+      <c r="H271" s="28" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I271" s="8">
+        <v>25133</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A272" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B272" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C272" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="D272" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E272" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F272" s="8" t="s">
+        <v>835</v>
+      </c>
+      <c r="G272" s="8" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H272" s="28" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I272" s="8">
+        <v>25509</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A273" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B273" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C273" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="D273" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E273" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F273" s="8" t="s">
+        <v>835</v>
+      </c>
+      <c r="G273" s="8" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H273" s="28" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I273" s="8">
+        <v>25509</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A274" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B274" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C274" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="D274" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E274" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="F274" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="G274" s="8">
+        <v>91278355</v>
+      </c>
+      <c r="H274" s="28" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I274" s="8">
+        <v>25511</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A275" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B275" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C275" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="D275" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E275" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F275" s="8" t="s">
+        <v>856</v>
+      </c>
+      <c r="G275" s="8">
+        <v>99729338</v>
+      </c>
+      <c r="H275" s="28" t="s">
+        <v>1897</v>
+      </c>
+      <c r="I275" s="8">
+        <v>25670</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A276" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B276" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C276" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="D276" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E276" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F276" s="8" t="s">
+        <v>898</v>
+      </c>
+      <c r="G276" s="8" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H276" s="28" t="s">
+        <v>1898</v>
+      </c>
+      <c r="I276" s="8">
+        <v>26035</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A277" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B277" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C277" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="D277" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E277" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F277" s="8" t="s">
+        <v>911</v>
+      </c>
+      <c r="G277" s="8">
+        <v>99436810</v>
+      </c>
+      <c r="H277" s="28" t="s">
+        <v>1899</v>
+      </c>
+      <c r="I277" s="8">
+        <v>26192</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A278" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B278" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C278" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="D278" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E278" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="F278" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="G278" s="8">
+        <v>91434277</v>
+      </c>
+      <c r="H278" s="28" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I278" s="8">
+        <v>25516</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A279" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B279" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C279" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="D279" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E279" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F279" s="8" t="s">
+        <v>840</v>
+      </c>
+      <c r="G279" s="8">
+        <v>91434277</v>
+      </c>
+      <c r="H279" s="28" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I279" s="8">
+        <v>25516</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A280" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B280" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C280" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="D280" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E280" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="F280" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="G280" s="8">
+        <v>99585482</v>
+      </c>
+      <c r="H280" s="28" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I280" s="8">
+        <v>25893</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A281" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B281" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C281" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D281" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E281" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F281" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="G281" s="8" t="s">
+        <v>916</v>
+      </c>
+      <c r="H281" s="28" t="s">
+        <v>1902</v>
+      </c>
+      <c r="I281" s="8">
+        <v>13570</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A282" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B282" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C282" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="D282" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E282" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F282" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="G282" s="8">
+        <v>45622592</v>
+      </c>
+      <c r="H282" s="28" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I282" s="8">
+        <v>20760</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A283" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B283" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C283" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="D283" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E283" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F283" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="G283" s="8" t="s">
+        <v>958</v>
+      </c>
+      <c r="H283" s="28" t="s">
+        <v>1904</v>
+      </c>
+      <c r="I283" s="8">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A284" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B284" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C284" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="D284" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E284" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="F284" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="G284" s="8">
+        <v>45626139</v>
+      </c>
+      <c r="H284" s="28" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I284" s="8">
+        <v>23669</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A285" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B285" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C285" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="D285" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E285" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F285" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="G285" s="8">
+        <v>45626139</v>
+      </c>
+      <c r="H285" s="28" t="s">
+        <v>1906</v>
+      </c>
+      <c r="I285" s="8">
+        <v>23669</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A286" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B286" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C286" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="D286" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E286" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F286" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="G286" s="8" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H286" s="28" t="s">
+        <v>1907</v>
+      </c>
+      <c r="I286" s="8">
+        <v>25200</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A287" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B287" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C287" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="D287" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E287" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F287" s="8" t="s">
+        <v>873</v>
+      </c>
+      <c r="G287" s="8">
+        <v>456020947</v>
+      </c>
+      <c r="H287" s="28" t="s">
+        <v>1908</v>
+      </c>
+      <c r="I287" s="8">
+        <v>25814</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A288" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B288" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C288" s="8" t="s">
+        <v>475</v>
+      </c>
+      <c r="D288" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E288" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F288" s="8" t="s">
+        <v>873</v>
+      </c>
+      <c r="G288" s="8">
+        <v>456020947</v>
+      </c>
+      <c r="H288" s="28" t="s">
+        <v>1908</v>
+      </c>
+      <c r="I288" s="8">
+        <v>25814</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A289" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B289" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C289" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="D289" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E289" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F289" s="8" t="s">
+        <v>874</v>
+      </c>
+      <c r="G289" s="8">
+        <v>45623826</v>
+      </c>
+      <c r="H289" s="28" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I289" s="8">
+        <v>25831</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A290" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B290" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C290" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="D290" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E290" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F290" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="G290" s="8" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H290" s="28" t="s">
+        <v>1910</v>
+      </c>
+      <c r="I290" s="8">
+        <v>25801</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A291" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B291" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C291" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="D291" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E291" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="F291" s="8" t="s">
+        <v>805</v>
+      </c>
+      <c r="G291" s="8">
+        <v>45692769</v>
+      </c>
+      <c r="H291" s="28" t="s">
+        <v>1911</v>
+      </c>
+      <c r="I291" s="8">
+        <v>25063</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A292" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B292" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C292" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D292" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E292" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F292" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="G292" s="8">
+        <v>45677972</v>
+      </c>
+      <c r="H292" s="28" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I292" s="8">
+        <v>20282</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A293" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B293" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C293" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D293" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E293" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F293" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="G293" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="H293" s="28" t="s">
+        <v>1913</v>
+      </c>
+      <c r="I293" s="8">
+        <v>20489</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A294" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B294" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C294" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="D294" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E294" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F294" s="8" t="s">
+        <v>731</v>
+      </c>
+      <c r="G294" s="8" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H294" s="28" t="s">
+        <v>1914</v>
+      </c>
+      <c r="I294" s="8">
+        <v>23353</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A295" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B295" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C295" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="D295" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E295" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F295" s="8" t="s">
+        <v>731</v>
+      </c>
+      <c r="G295" s="8" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H295" s="28" t="s">
+        <v>1914</v>
+      </c>
+      <c r="I295" s="8">
+        <v>23353</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A296" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B296" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C296" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="D296" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E296" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F296" s="8" t="s">
+        <v>858</v>
+      </c>
+      <c r="G296" s="8" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H296" s="28" t="s">
+        <v>1915</v>
+      </c>
+      <c r="I296" s="8">
+        <v>25719</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A297" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B297" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C297" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="D297" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E297" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F297" s="8" t="s">
+        <v>621</v>
+      </c>
+      <c r="G297" s="8" t="s">
+        <v>941</v>
+      </c>
+      <c r="H297" s="28" t="s">
+        <v>1916</v>
+      </c>
+      <c r="I297" s="8">
+        <v>21248</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A298" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B298" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C298" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="D298" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E298" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="F298" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="G298" s="8">
+        <v>46228808</v>
+      </c>
+      <c r="H298" s="28" t="s">
+        <v>1917</v>
+      </c>
+      <c r="I298" s="8">
+        <v>21250</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A299" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B299" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C299" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="D299" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E299" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F299" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="G299" s="8">
+        <v>46228808</v>
+      </c>
+      <c r="H299" s="28" t="s">
+        <v>1918</v>
+      </c>
+      <c r="I299" s="8">
+        <v>21250</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A300" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B300" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C300" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="D300" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E300" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="F300" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="G300" s="8" t="s">
+        <v>945</v>
+      </c>
+      <c r="H300" s="28" t="s">
+        <v>1919</v>
+      </c>
+      <c r="I300" s="8">
+        <v>21284</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A301" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B301" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C301" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="D301" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E301" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F301" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="G301" s="8" t="s">
+        <v>950</v>
+      </c>
+      <c r="H301" s="28" t="s">
+        <v>1920</v>
+      </c>
+      <c r="I301" s="8">
+        <v>21425</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A302" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B302" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C302" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D302" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E302" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="F302" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="G302" s="8" t="s">
+        <v>960</v>
+      </c>
+      <c r="H302" s="28" t="s">
+        <v>1921</v>
+      </c>
+      <c r="I302" s="8">
+        <v>21637</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A303" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B303" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C303" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D303" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E303" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F303" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="G303" s="8" t="s">
+        <v>961</v>
+      </c>
+      <c r="H303" s="28" t="s">
+        <v>1922</v>
+      </c>
+      <c r="I303" s="8">
+        <v>21637</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A304" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B304" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C304" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="D304" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E304" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F304" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="G304" s="8">
+        <v>46248904</v>
+      </c>
+      <c r="H304" s="28" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I304" s="8">
+        <v>22291</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A305" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B305" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C305" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="D305" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E305" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="F305" s="8" t="s">
+        <v>691</v>
+      </c>
+      <c r="G305" s="8" t="s">
+        <v>979</v>
+      </c>
+      <c r="H305" s="28" t="s">
+        <v>1924</v>
+      </c>
+      <c r="I305" s="8">
+        <v>22342</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A306" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B306" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C306" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D306" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E306" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F306" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="G306" s="8" t="s">
+        <v>980</v>
+      </c>
+      <c r="H306" s="28" t="s">
+        <v>1924</v>
+      </c>
+      <c r="I306" s="8">
+        <v>22342</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A307" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B307" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C307" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="D307" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E307" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="F307" s="8" t="s">
+        <v>693</v>
+      </c>
+      <c r="G307" s="8">
+        <v>99824849</v>
+      </c>
+      <c r="H307" s="28" t="s">
+        <v>1924</v>
+      </c>
+      <c r="I307" s="8">
+        <v>22342</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A308" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B308" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C308" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="D308" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E308" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F308" s="8" t="s">
+        <v>693</v>
+      </c>
+      <c r="G308" s="8">
+        <v>99824849</v>
+      </c>
+      <c r="H308" s="28" t="s">
+        <v>1924</v>
+      </c>
+      <c r="I308" s="8">
+        <v>22342</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A309" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B309" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C309" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="D309" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E309" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F309" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="G309" s="8">
+        <v>44758234</v>
+      </c>
+      <c r="H309" s="28" t="s">
+        <v>1925</v>
+      </c>
+      <c r="I309" s="8">
+        <v>23554</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A310" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B310" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C310" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="D310" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E310" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F310" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="G310" s="8">
+        <v>44759805</v>
+      </c>
+      <c r="H310" s="28" t="s">
+        <v>1926</v>
+      </c>
+      <c r="I310" s="8">
+        <v>24568</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A311" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B311" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C311" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="D311" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E311" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F311" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="G311" s="8" t="s">
+        <v>944</v>
+      </c>
+      <c r="H311" s="28" t="s">
+        <v>1927</v>
+      </c>
+      <c r="I311" s="8">
+        <v>21275</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A312" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B312" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C312" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="D312" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E312" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F312" s="8" t="s">
+        <v>864</v>
+      </c>
+      <c r="G312" s="8" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H312" s="28" t="s">
+        <v>1928</v>
+      </c>
+      <c r="I312" s="8">
+        <v>25744</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A313" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B313" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C313" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="D313" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E313" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F313" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="G313" s="8">
+        <v>44567064</v>
+      </c>
+      <c r="H313" s="28" t="s">
+        <v>1927</v>
+      </c>
+      <c r="I313" s="8">
+        <v>21275</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A314" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B314" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C314" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D314" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E314" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F314" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="G314" s="8">
+        <v>44567064</v>
+      </c>
+      <c r="H314" s="28" t="s">
+        <v>1927</v>
+      </c>
+      <c r="I314" s="8">
+        <v>21275</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A315" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B315" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C315" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D315" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E315" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F315" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="G315" s="8" t="s">
+        <v>932</v>
+      </c>
+      <c r="H315" s="28" t="s">
+        <v>1929</v>
+      </c>
+      <c r="I315" s="8">
+        <v>21079</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A316" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B316" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C316" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D316" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E316" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F316" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="G316" s="8">
+        <v>44720877</v>
+      </c>
+      <c r="H316" s="28" t="s">
+        <v>1930</v>
+      </c>
+      <c r="I316" s="8">
+        <v>21280</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A317" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B317" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C317" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D317" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E317" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F317" s="8" t="s">
+        <v>797</v>
+      </c>
+      <c r="G317" s="8">
+        <v>99099089</v>
+      </c>
+      <c r="H317" s="28" t="s">
+        <v>1931</v>
+      </c>
+      <c r="I317" s="8">
+        <v>25006</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A318" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B318" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C318" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="D318" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E318" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="F318" s="8" t="s">
+        <v>820</v>
+      </c>
+      <c r="G318" s="8">
+        <v>96112079</v>
+      </c>
+      <c r="H318" s="28" t="s">
+        <v>1932</v>
+      </c>
+      <c r="I318" s="8">
+        <v>25239</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A319" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B319" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C319" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="D319" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E319" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F319" s="8" t="s">
+        <v>820</v>
+      </c>
+      <c r="G319" s="8">
+        <v>96112079</v>
+      </c>
+      <c r="H319" s="28" t="s">
+        <v>1933</v>
+      </c>
+      <c r="I319" s="8">
+        <v>25239</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A320" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B320" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C320" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="D320" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E320" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="F320" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="G320" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H320" s="28" t="s">
+        <v>1934</v>
+      </c>
+      <c r="I320" s="8">
+        <v>25636</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A321" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B321" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C321" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="D321" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E321" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F321" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="G321" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H321" s="28" t="s">
+        <v>1934</v>
+      </c>
+      <c r="I321" s="8">
+        <v>25636</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A322" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B322" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C322" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="D322" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E322" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F322" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="G322" s="8">
+        <v>91797199</v>
+      </c>
+      <c r="H322" s="28" t="s">
+        <v>1864</v>
+      </c>
+      <c r="I322" s="8">
+        <v>25744</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A323" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B323" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C323" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D323" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E323" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F323" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="G323" s="8" t="s">
+        <v>938</v>
+      </c>
+      <c r="H323" s="28" t="s">
+        <v>1935</v>
+      </c>
+      <c r="I323" s="8">
+        <v>21229</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A324" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B324" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C324" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="D324" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E324" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="F324" s="8" t="s">
+        <v>752</v>
+      </c>
+      <c r="G324" s="8" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H324" s="28" t="s">
+        <v>1936</v>
+      </c>
+      <c r="I324" s="8">
+        <v>23691</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A325" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B325" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C325" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D325" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E325" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F325" s="8" t="s">
+        <v>569</v>
+      </c>
+      <c r="G325" s="8">
+        <v>47324202</v>
+      </c>
+      <c r="H325" s="28" t="s">
+        <v>1937</v>
+      </c>
+      <c r="I325" s="8">
+        <v>20079</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A326" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B326" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C326" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D326" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E326" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="F326" s="8" t="s">
+        <v>615</v>
+      </c>
+      <c r="G326" s="8">
+        <v>47321780</v>
+      </c>
+      <c r="H326" s="28" t="s">
+        <v>1938</v>
+      </c>
+      <c r="I326" s="8">
+        <v>21229</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A327" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B327" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C327" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D327" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E327" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F327" s="8" t="s">
+        <v>615</v>
+      </c>
+      <c r="G327" s="8">
+        <v>47321780</v>
+      </c>
+      <c r="H327" s="28" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I327" s="8">
+        <v>21229</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A328" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B328" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C328" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D328" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E328" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F328" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="G328" s="8" t="s">
+        <v>939</v>
+      </c>
+      <c r="H328" s="28" t="s">
+        <v>1940</v>
+      </c>
+      <c r="I328" s="8">
+        <v>21229</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A329" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B329" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C329" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="D329" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E329" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F329" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="G329" s="8">
+        <v>47333348</v>
+      </c>
+      <c r="H329" s="28" t="s">
+        <v>1941</v>
+      </c>
+      <c r="I329" s="8">
+        <v>21281</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A330" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B330" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C330" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D330" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E330" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F330" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="G330" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="H330" s="28" t="s">
+        <v>1942</v>
+      </c>
+      <c r="I330" s="8">
+        <v>21359</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A331" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B331" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C331" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D331" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E331" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="F331" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="G331" s="8" t="s">
+        <v>959</v>
+      </c>
+      <c r="H331" s="28" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I331" s="8">
+        <v>21627</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A332" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B332" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C332" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D332" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E332" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F332" s="8" t="s">
+        <v>663</v>
+      </c>
+      <c r="G332" s="8" t="s">
+        <v>965</v>
+      </c>
+      <c r="H332" s="28" t="s">
+        <v>1944</v>
+      </c>
+      <c r="I332" s="8">
+        <v>21651</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A333" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B333" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C333" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="D333" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E333" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F333" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G333" s="8">
+        <v>47332360</v>
+      </c>
+      <c r="H333" s="28" t="s">
+        <v>1945</v>
+      </c>
+      <c r="I333" s="8">
+        <v>22082</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A334" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B334" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C334" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="D334" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E334" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F334" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="G334" s="8" t="s">
+        <v>973</v>
+      </c>
+      <c r="H334" s="28" t="s">
+        <v>1946</v>
+      </c>
+      <c r="I334" s="8">
+        <v>22219</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A335" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B335" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C335" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D335" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E335" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F335" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="G335" s="8" t="s">
+        <v>973</v>
+      </c>
+      <c r="H335" s="28" t="s">
+        <v>1946</v>
+      </c>
+      <c r="I335" s="8">
+        <v>22219</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A336" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B336" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C336" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="D336" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E336" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F336" s="8" t="s">
+        <v>724</v>
+      </c>
+      <c r="G336" s="8">
+        <v>47333178</v>
+      </c>
+      <c r="H336" s="28" t="s">
+        <v>1947</v>
+      </c>
+      <c r="I336" s="8">
+        <v>23176</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A337" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B337" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C337" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D337" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E337" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F337" s="8" t="s">
+        <v>724</v>
+      </c>
+      <c r="G337" s="8">
+        <v>47333178</v>
+      </c>
+      <c r="H337" s="28" t="s">
+        <v>1947</v>
+      </c>
+      <c r="I337" s="8">
+        <v>23176</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A338" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B338" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C338" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="D338" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E338" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F338" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="G338" s="8">
+        <v>47327847</v>
+      </c>
+      <c r="H338" s="28" t="s">
+        <v>1948</v>
+      </c>
+      <c r="I338" s="8">
+        <v>23352</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A339" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B339" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C339" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="D339" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E339" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="F339" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="G339" s="8" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H339" s="28" t="s">
+        <v>1936</v>
+      </c>
+      <c r="I339" s="8">
+        <v>23691</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A340" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B340" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C340" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="D340" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E340" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F340" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="G340" s="8" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H340" s="28" t="s">
+        <v>1936</v>
+      </c>
+      <c r="I340" s="8">
+        <v>23691</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A341" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B341" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C341" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="D341" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E341" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F341" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="G341" s="8">
+        <v>99845549</v>
+      </c>
+      <c r="H341" s="28" t="s">
+        <v>1949</v>
+      </c>
+      <c r="I341" s="8">
+        <v>25155</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A342" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B342" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C342" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="D342" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E342" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F342" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="G342" s="8">
+        <v>99845549</v>
+      </c>
+      <c r="H342" s="28" t="s">
+        <v>1949</v>
+      </c>
+      <c r="I342" s="8">
+        <v>25155</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A343" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B343" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C343" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="D343" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E343" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F343" s="8" t="s">
+        <v>832</v>
+      </c>
+      <c r="G343" s="8">
+        <v>92127183</v>
+      </c>
+      <c r="H343" s="28" t="s">
+        <v>1950</v>
+      </c>
+      <c r="I343" s="8">
+        <v>25436</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A344" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B344" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C344" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="D344" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E344" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F344" s="8" t="s">
+        <v>871</v>
+      </c>
+      <c r="G344" s="8">
+        <v>98724434</v>
+      </c>
+      <c r="H344" s="28" t="s">
+        <v>1951</v>
+      </c>
+      <c r="I344" s="8">
+        <v>25809</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A345" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B345" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C345" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="D345" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E345" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F345" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="G345" s="8">
+        <v>92388689</v>
+      </c>
+      <c r="H345" s="28" t="s">
+        <v>1952</v>
+      </c>
+      <c r="I345" s="8">
+        <v>25869</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A346" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B346" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C346" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="D346" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E346" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="F346" s="8" t="s">
+        <v>887</v>
+      </c>
+      <c r="G346" s="8">
+        <v>96492242</v>
+      </c>
+      <c r="H346" s="28" t="s">
+        <v>1953</v>
+      </c>
+      <c r="I346" s="8">
+        <v>25902</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A347" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B347" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C347" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="D347" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E347" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F347" s="8" t="s">
+        <v>890</v>
+      </c>
+      <c r="G347" s="8" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H347" s="28" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I347" s="8">
+        <v>25905</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A348" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B348" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C348" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D348" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E348" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="F348" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="G348" s="8">
+        <v>23475440</v>
+      </c>
+      <c r="H348" s="28" t="s">
+        <v>1955</v>
+      </c>
+      <c r="I348" s="8">
+        <v>20357</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A349" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B349" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C349" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D349" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E349" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F349" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="G349" s="8">
+        <v>23475440</v>
+      </c>
+      <c r="H349" s="28" t="s">
+        <v>1956</v>
+      </c>
+      <c r="I349" s="8">
+        <v>20357</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A350" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B350" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C350" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="D350" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E350" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F350" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="G350" s="8">
+        <v>95321245</v>
+      </c>
+      <c r="H350" s="28" t="s">
+        <v>1957</v>
+      </c>
+      <c r="I350" s="8">
+        <v>24915</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A351" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B351" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C351" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="D351" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E351" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F351" s="8" t="s">
+        <v>822</v>
+      </c>
+      <c r="G351" s="8">
+        <v>92723700</v>
+      </c>
+      <c r="H351" s="28" t="s">
+        <v>1958</v>
+      </c>
+      <c r="I351" s="8">
+        <v>25318</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A352" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B352" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C352" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="D352" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E352" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F352" s="8" t="s">
+        <v>833</v>
+      </c>
+      <c r="G352" s="8" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H352" s="28" t="s">
+        <v>1959</v>
+      </c>
+      <c r="I352" s="8">
+        <v>25456</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A353" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B353" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C353" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="D353" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E353" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F353" s="8" t="s">
+        <v>740</v>
+      </c>
+      <c r="G353" s="8" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H353" s="28" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I353" s="8">
+        <v>26042</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A354" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B354" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C354" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="D354" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E354" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F354" s="8" t="s">
+        <v>739</v>
+      </c>
+      <c r="G354" s="8" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H354" s="28" t="s">
+        <v>1961</v>
+      </c>
+      <c r="I354" s="8">
+        <v>23570</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A355" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B355" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C355" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="D355" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E355" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F355" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="G355" s="8">
+        <v>95319450</v>
+      </c>
+      <c r="H355" s="28" t="s">
+        <v>1962</v>
+      </c>
+      <c r="I355" s="8">
+        <v>25073</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A356" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B356" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C356" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="D356" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E356" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F356" s="8" t="s">
+        <v>717</v>
+      </c>
+      <c r="G356" s="8" t="s">
+        <v>997</v>
+      </c>
+      <c r="H356" s="28" t="s">
+        <v>1963</v>
+      </c>
+      <c r="I356" s="8">
+        <v>23024</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A357" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B357" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C357" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="D357" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E357" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F357" s="8" t="s">
+        <v>758</v>
+      </c>
+      <c r="G357" s="8">
+        <v>99043947</v>
+      </c>
+      <c r="H357" s="28" t="s">
+        <v>1964</v>
+      </c>
+      <c r="I357" s="8">
+        <v>23743</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A358" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B358" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C358" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="D358" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E358" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F358" s="8" t="s">
+        <v>757</v>
+      </c>
+      <c r="G358" s="8">
+        <v>99349161</v>
+      </c>
+      <c r="H358" s="28" t="s">
+        <v>1964</v>
+      </c>
+      <c r="I358" s="8">
+        <v>23743</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A359" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B359" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C359" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="D359" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E359" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F359" s="8" t="s">
+        <v>789</v>
+      </c>
+      <c r="G359" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H359" s="28" t="s">
+        <v>1965</v>
+      </c>
+      <c r="I359" s="8">
+        <v>24838</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A360" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B360" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C360" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D360" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E360" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="F360" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="G360" s="8">
+        <v>23475440</v>
+      </c>
+      <c r="H360" s="28" t="s">
+        <v>1955</v>
+      </c>
+      <c r="I360" s="8">
+        <v>20357</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A361" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B361" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C361" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D361" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E361" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F361" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="G361" s="8">
+        <v>23475440</v>
+      </c>
+      <c r="H361" s="28" t="s">
+        <v>1955</v>
+      </c>
+      <c r="I361" s="8">
+        <v>20357</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A362" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B362" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C362" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="D362" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E362" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F362" s="8" t="s">
+        <v>859</v>
+      </c>
+      <c r="G362" s="8">
+        <v>98452385</v>
+      </c>
+      <c r="H362" s="28" t="s">
+        <v>1966</v>
+      </c>
+      <c r="I362" s="8">
+        <v>25730</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A363" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B363" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C363" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D363" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E363" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F363" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="G363" s="8">
+        <v>43429138</v>
+      </c>
+      <c r="H363" s="28" t="s">
+        <v>1967</v>
+      </c>
+      <c r="I363" s="8">
+        <v>20226</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A364" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B364" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C364" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D364" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E364" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F364" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="G364" s="8">
+        <v>43430642</v>
+      </c>
+      <c r="H364" s="28" t="s">
+        <v>1967</v>
+      </c>
+      <c r="I364" s="8">
+        <v>20226</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A365" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B365" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C365" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D365" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E365" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F365" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="G365" s="8">
+        <v>43420868</v>
+      </c>
+      <c r="H365" s="28" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I365" s="8">
+        <v>20356</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A366" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B366" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C366" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="D366" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E366" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F366" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="G366" s="8">
+        <v>43423704</v>
+      </c>
+      <c r="H366" s="28" t="s">
+        <v>1969</v>
+      </c>
+      <c r="I366" s="8">
+        <v>21050</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A367" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B367" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C367" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D367" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E367" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F367" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="G367" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="H367" s="28" t="s">
+        <v>1969</v>
+      </c>
+      <c r="I367" s="8">
+        <v>21050</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A368" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B368" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C368" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D368" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E368" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="F368" s="8" t="s">
+        <v>718</v>
+      </c>
+      <c r="G368" s="8">
+        <v>43425944</v>
+      </c>
+      <c r="H368" s="28" t="s">
+        <v>1970</v>
+      </c>
+      <c r="I368" s="8">
+        <v>23052</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A369" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B369" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C369" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="D369" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E369" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="F369" s="8" t="s">
+        <v>740</v>
+      </c>
+      <c r="G369" s="8" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H369" s="28" t="s">
+        <v>1971</v>
+      </c>
+      <c r="I369" s="8">
+        <v>23570</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A370" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B370" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C370" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="D370" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E370" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F370" s="8" t="s">
+        <v>741</v>
+      </c>
+      <c r="G370" s="8" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H370" s="28" t="s">
+        <v>1971</v>
+      </c>
+      <c r="I370" s="8">
+        <v>23570</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A371" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B371" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C371" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="D371" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E371" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F371" s="8" t="s">
+        <v>783</v>
+      </c>
+      <c r="G371" s="8" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H371" s="28" t="s">
+        <v>1972</v>
+      </c>
+      <c r="I371" s="8">
+        <v>24653</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A372" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B372" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C372" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="D372" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E372" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="F372" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="G372" s="8">
+        <v>43426018</v>
+      </c>
+      <c r="H372" s="28" t="s">
+        <v>1973</v>
+      </c>
+      <c r="I372" s="8">
+        <v>24653</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A373" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B373" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C373" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="D373" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E373" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F373" s="8" t="s">
+        <v>783</v>
+      </c>
+      <c r="G373" s="8" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H373" s="28" t="s">
+        <v>1972</v>
+      </c>
+      <c r="I373" s="8">
+        <v>24653</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A374" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B374" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C374" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="D374" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E374" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F374" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="G374" s="8">
+        <v>43426018</v>
+      </c>
+      <c r="H374" s="28" t="s">
+        <v>1973</v>
+      </c>
+      <c r="I374" s="8">
+        <v>24653</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A375" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B375" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C375" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="D375" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E375" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F375" s="8" t="s">
+        <v>903</v>
+      </c>
+      <c r="G375" s="8">
+        <v>98641363</v>
+      </c>
+      <c r="H375" s="28" t="s">
+        <v>1974</v>
+      </c>
+      <c r="I375" s="8">
+        <v>26063</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A376" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B376" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C376" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="D376" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E376" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F376" s="8" t="s">
+        <v>703</v>
+      </c>
+      <c r="G376" s="8" t="s">
+        <v>988</v>
+      </c>
+      <c r="H376" s="28" t="s">
+        <v>1975</v>
+      </c>
+      <c r="I376" s="8">
+        <v>22911</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A377" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B377" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C377" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="D377" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E377" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F377" s="8" t="s">
+        <v>703</v>
+      </c>
+      <c r="G377" s="8" t="s">
+        <v>988</v>
+      </c>
+      <c r="H377" s="28" t="s">
+        <v>1975</v>
+      </c>
+      <c r="I377" s="8">
+        <v>22911</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A378" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B378" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C378" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="D378" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E378" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="F378" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="G378" s="8">
+        <v>45368689</v>
+      </c>
+      <c r="H378" s="28" t="s">
+        <v>1976</v>
+      </c>
+      <c r="I378" s="8">
+        <v>25081</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A379" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B379" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C379" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D379" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E379" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F379" s="8" t="s">
+        <v>633</v>
+      </c>
+      <c r="G379" s="8">
+        <v>45342665</v>
+      </c>
+      <c r="H379" s="28" t="s">
+        <v>1977</v>
+      </c>
+      <c r="I379" s="8">
+        <v>21303</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A380" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B380" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C380" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D380" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E380" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F380" s="8" t="s">
+        <v>633</v>
+      </c>
+      <c r="G380" s="8">
+        <v>45342665</v>
+      </c>
+      <c r="H380" s="28" t="s">
+        <v>1977</v>
+      </c>
+      <c r="I380" s="8">
+        <v>21303</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A381" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B381" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C381" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="D381" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E381" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="F381" s="8" t="s">
+        <v>834</v>
+      </c>
+      <c r="G381" s="8">
+        <v>92614078</v>
+      </c>
+      <c r="H381" s="28" t="s">
+        <v>1978</v>
+      </c>
+      <c r="I381" s="8">
+        <v>25497</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A382" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B382" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C382" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="D382" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E382" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F382" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="G382" s="8" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H382" s="28" t="s">
+        <v>1979</v>
+      </c>
+      <c r="I382" s="8">
+        <v>25515</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A383" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B383" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C383" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="D383" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E383" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F383" s="8" t="s">
+        <v>838</v>
+      </c>
+      <c r="G383" s="8" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H383" s="28" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I383" s="8">
+        <v>25515</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A384" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B384" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C384" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="D384" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E384" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F384" s="8" t="s">
+        <v>889</v>
+      </c>
+      <c r="G384" s="8">
+        <v>99159934</v>
+      </c>
+      <c r="H384" s="28" t="s">
+        <v>1981</v>
+      </c>
+      <c r="I384" s="8">
+        <v>25904</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A385" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B385" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C385" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="D385" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E385" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F385" s="8" t="s">
+        <v>889</v>
+      </c>
+      <c r="G385" s="8">
+        <v>99159934</v>
+      </c>
+      <c r="H385" s="28" t="s">
+        <v>1982</v>
+      </c>
+      <c r="I385" s="8">
+        <v>25904</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A386" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B386" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C386" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="D386" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E386" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F386" s="8" t="s">
+        <v>883</v>
+      </c>
+      <c r="G386" s="8" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H386" s="28" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I386" s="8">
+        <v>25892</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A387" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B387" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C387" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="D387" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E387" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F387" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="G387" s="8" t="s">
+        <v>954</v>
+      </c>
+      <c r="H387" s="28" t="s">
+        <v>1984</v>
+      </c>
+      <c r="I387" s="8">
+        <v>21455</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A388" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B388" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C388" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="D388" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E388" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F388" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="G388" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="H388" s="28" t="s">
+        <v>1984</v>
+      </c>
+      <c r="I388" s="8">
+        <v>21455</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A389" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B389" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C389" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="D389" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E389" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F389" s="8" t="s">
+        <v>712</v>
+      </c>
+      <c r="G389" s="8" t="s">
+        <v>993</v>
+      </c>
+      <c r="H389" s="28" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I389" s="8">
+        <v>23000</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A390" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B390" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C390" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="D390" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E390" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="F390" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="G390" s="8">
+        <v>45321474</v>
+      </c>
+      <c r="H390" s="28" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I390" s="8">
+        <v>23003</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A391" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B391" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C391" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="D391" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E391" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F391" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="G391" s="8" t="s">
+        <v>994</v>
+      </c>
+      <c r="H391" s="28" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I391" s="8">
+        <v>23003</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A392" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B392" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C392" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="D392" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E392" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="F392" s="8" t="s">
+        <v>728</v>
+      </c>
+      <c r="G392" s="8" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H392" s="28" t="s">
+        <v>1987</v>
+      </c>
+      <c r="I392" s="8">
+        <v>23246</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A393" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B393" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C393" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="D393" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E393" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F393" s="8" t="s">
+        <v>728</v>
+      </c>
+      <c r="G393" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H393" s="28" t="s">
+        <v>1987</v>
+      </c>
+      <c r="I393" s="8">
+        <v>23246</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A394" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B394" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C394" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="D394" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E394" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="F394" s="8" t="s">
+        <v>788</v>
+      </c>
+      <c r="G394" s="8">
+        <v>91431780</v>
+      </c>
+      <c r="H394" s="28" t="s">
+        <v>1988</v>
+      </c>
+      <c r="I394" s="8">
+        <v>24793</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A395" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B395" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C395" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="D395" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E395" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F395" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="G395" s="8">
+        <v>46645337</v>
+      </c>
+      <c r="H395" s="28" t="s">
+        <v>1989</v>
+      </c>
+      <c r="I395" s="8">
+        <v>21866</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A396" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B396" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C396" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="D396" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E396" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F396" s="8" t="s">
+        <v>762</v>
+      </c>
+      <c r="G396" s="8" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H396" s="28" t="s">
+        <v>1990</v>
+      </c>
+      <c r="I396" s="8">
+        <v>24008</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A397" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B397" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C397" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="D397" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E397" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="F397" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="G397" s="8" t="s">
+        <v>935</v>
+      </c>
+      <c r="H397" s="28" t="s">
+        <v>1991</v>
+      </c>
+      <c r="I397" s="8">
+        <v>21208</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A398" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B398" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C398" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D398" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E398" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F398" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="G398" s="8" t="s">
+        <v>936</v>
+      </c>
+      <c r="H398" s="28" t="s">
+        <v>1991</v>
+      </c>
+      <c r="I398" s="8">
+        <v>21208</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A399" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B399" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C399" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="D399" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E399" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F399" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="G399" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="H399" s="28" t="s">
+        <v>1992</v>
+      </c>
+      <c r="I399" s="8">
+        <v>22286</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A400" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B400" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C400" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="D400" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E400" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="F400" s="8" t="s">
+        <v>764</v>
+      </c>
+      <c r="G400" s="8" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H400" s="28" t="s">
+        <v>1993</v>
+      </c>
+      <c r="I400" s="8">
+        <v>24062</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A401" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B401" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C401" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="D401" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E401" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="F401" s="8" t="s">
+        <v>787</v>
+      </c>
+      <c r="G401" s="8" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H401" s="28" t="s">
+        <v>1994</v>
+      </c>
+      <c r="I401" s="8">
+        <v>24792</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A402" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B402" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C402" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="D402" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E402" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="F402" s="8" t="s">
+        <v>901</v>
+      </c>
+      <c r="G402" s="8">
+        <v>92436020</v>
+      </c>
+      <c r="H402" s="28" t="s">
+        <v>1995</v>
+      </c>
+      <c r="I402" s="8">
+        <v>26046</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A403" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B403" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C403" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D403" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E403" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F403" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="G403" s="8" t="s">
+        <v>970</v>
+      </c>
+      <c r="H403" s="28" t="s">
+        <v>1996</v>
+      </c>
+      <c r="I403" s="8">
+        <v>22076</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A404" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E7" s="20" t="s">
-[...54 lines deleted...]
-      <c r="D9" s="20" t="s">
+      <c r="B404" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="20" t="s">
-[...54 lines deleted...]
-      <c r="D11" s="20" t="s">
+      <c r="C404" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="D404" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E404" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="F404" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="G404" s="8" t="s">
+        <v>927</v>
+      </c>
+      <c r="H404" s="28" t="s">
+        <v>1997</v>
+      </c>
+      <c r="I404" s="8">
+        <v>20858</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A405" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="20" t="s">
-[...25 lines deleted...]
-      <c r="D12" s="20" t="s">
+      <c r="B405" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E12" s="20" t="s">
-[...54 lines deleted...]
-      <c r="D14" s="20" t="s">
+      <c r="C405" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D405" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E405" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F405" s="8" t="s">
+        <v>594</v>
+      </c>
+      <c r="G405" s="8" t="s">
+        <v>928</v>
+      </c>
+      <c r="H405" s="28" t="s">
+        <v>1997</v>
+      </c>
+      <c r="I405" s="8">
+        <v>20858</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A406" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E14" s="20" t="s">
-[...54 lines deleted...]
-      <c r="D16" s="20" t="s">
+      <c r="B406" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E16" s="20" t="s">
-[...51 lines deleted...]
-      <c r="D18" s="20" t="s">
+      <c r="C406" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D406" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E406" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F406" s="8" t="s">
+        <v>657</v>
+      </c>
+      <c r="G406" s="8" t="s">
+        <v>963</v>
+      </c>
+      <c r="H406" s="28" t="s">
+        <v>1843</v>
+      </c>
+      <c r="I406" s="8">
+        <v>21645</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A407" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E18" s="20" t="s">
-[...25 lines deleted...]
-      <c r="D19" s="20" t="s">
+      <c r="B407" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E19" s="20" t="s">
-[...25 lines deleted...]
-      <c r="D20" s="20" t="s">
+      <c r="C407" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="D407" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E407" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F407" s="8" t="s">
+        <v>784</v>
+      </c>
+      <c r="G407" s="8">
+        <v>99852203</v>
+      </c>
+      <c r="H407" s="28" t="s">
+        <v>1998</v>
+      </c>
+      <c r="I407" s="8">
+        <v>24703</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A408" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E20" s="20" t="s">
-[...202 lines deleted...]
-      <c r="E27" s="20" t="s">
+      <c r="B408" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="F27" s="20" t="s">
-[...2876 lines deleted...]
-      <c r="I126" s="20">
+      <c r="C408" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D408" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E408" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="F408" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="G408" s="8">
+        <v>44527233</v>
+      </c>
+      <c r="H408" s="28" t="s">
+        <v>1997</v>
+      </c>
+      <c r="I408" s="8">
         <v>20858</v>
       </c>
     </row>
-    <row r="127" spans="1:9" s="20" customFormat="1" x14ac:dyDescent="0.25">
-[...7964 lines deleted...]
-        <v>2145</v>
+    <row r="411" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A411" s="20" t="s">
+        <v>1685</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:I401">
-[...3 lines deleted...]
-    <sortCondition ref="E7:E401"/>
+  <sortState ref="A7:I408">
+    <sortCondition ref="A7:A408"/>
+    <sortCondition ref="B7:B408"/>
+    <sortCondition ref="I7:I408"/>
+    <sortCondition ref="E7:E408"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="C1:I1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="C5:I5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:DR216"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DR220"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="103" zoomScaleNormal="103" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView zoomScale="103" zoomScaleNormal="103" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="51.85546875" customWidth="1"/>
+    <col min="2" max="2" width="55.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37" customWidth="1"/>
     <col min="4" max="4" width="87.42578125" customWidth="1"/>
     <col min="5" max="5" width="72.85546875" customWidth="1"/>
     <col min="6" max="6" width="29.5703125" style="8" customWidth="1"/>
-    <col min="7" max="7" width="60.85546875" customWidth="1"/>
+    <col min="7" max="7" width="68" customWidth="1"/>
     <col min="8" max="8" width="13" style="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" x14ac:dyDescent="0.25">
-      <c r="A1" s="25"/>
-[...5 lines deleted...]
-      <c r="G1" s="25"/>
+      <c r="A1" s="24"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="22"/>
       <c r="H1" s="13"/>
     </row>
     <row r="2" spans="1:122" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="26"/>
-[...2 lines deleted...]
-      <c r="E2" s="26"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="13"/>
     </row>
     <row r="3" spans="1:122" s="4" customFormat="1" ht="18" x14ac:dyDescent="0.25">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="27"/>
-[...2 lines deleted...]
-      <c r="E3" s="27"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="15"/>
     </row>
     <row r="4" spans="1:122" ht="18" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="13"/>
     </row>
     <row r="5" spans="1:122" x14ac:dyDescent="0.25">
-      <c r="A5" s="28"/>
-[...5 lines deleted...]
-      <c r="G5" s="28"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="23"/>
       <c r="H5" s="18"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
@@ -18800,5474 +19067,5578 @@
       <c r="CU5" s="7"/>
       <c r="CV5" s="7"/>
       <c r="CW5" s="7"/>
       <c r="CX5" s="7"/>
       <c r="CY5" s="7"/>
       <c r="CZ5" s="7"/>
       <c r="DA5" s="7"/>
       <c r="DB5" s="7"/>
       <c r="DC5" s="7"/>
       <c r="DD5" s="7"/>
       <c r="DE5" s="7"/>
       <c r="DF5" s="7"/>
       <c r="DG5" s="7"/>
       <c r="DH5" s="7"/>
       <c r="DI5" s="7"/>
       <c r="DJ5" s="7"/>
       <c r="DK5" s="7"/>
       <c r="DL5" s="7"/>
       <c r="DM5" s="7"/>
       <c r="DN5" s="7"/>
       <c r="DO5" s="7"/>
       <c r="DP5" s="7"/>
       <c r="DQ5" s="7"/>
       <c r="DR5" s="7"/>
     </row>
-    <row r="6" spans="1:122" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:122" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:122" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>1563</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H7" s="8">
+        <v>23230</v>
+      </c>
+    </row>
+    <row r="8" spans="1:122" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>1412</v>
+      </c>
+      <c r="F8" s="8">
+        <v>29249114</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H8" s="8">
+        <v>24026</v>
+      </c>
+    </row>
+    <row r="9" spans="1:122" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>1457</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>1599</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H9" s="8">
+        <v>25657</v>
+      </c>
+    </row>
+    <row r="10" spans="1:122" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>1611</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H10" s="8">
+        <v>25816</v>
+      </c>
+    </row>
+    <row r="11" spans="1:122" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>1516</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="H11" s="8">
+        <v>20143</v>
+      </c>
+    </row>
+    <row r="12" spans="1:122" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F12" s="8">
+        <v>49988817</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H12" s="8">
+        <v>25936</v>
+      </c>
+    </row>
+    <row r="13" spans="1:122" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F13" s="8">
+        <v>92958106</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H13" s="8">
+        <v>25936</v>
+      </c>
+    </row>
+    <row r="14" spans="1:122" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>1568</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H14" s="8">
+        <v>23548</v>
+      </c>
+    </row>
+    <row r="15" spans="1:122" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F15" s="8">
+        <v>22085839</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H15" s="8">
+        <v>26062</v>
+      </c>
+    </row>
+    <row r="16" spans="1:122" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F16" s="8">
+        <v>24816461</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H16" s="8">
+        <v>26062</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>1510</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H17" s="8">
+        <v>20084</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>1511</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H18" s="8">
+        <v>20084</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F19" s="8">
+        <v>29086090</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H19" s="8">
+        <v>20098</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F20" s="8">
+        <v>29086090</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H20" s="8">
+        <v>20098</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F21" s="8">
+        <v>29086090</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H21" s="8">
+        <v>20098</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F22" s="8">
+        <v>99268217</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="H22" s="8">
+        <v>24689</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F23" s="8">
+        <v>25119542</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="H23" s="8">
+        <v>25508</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="8" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>1508</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H24" s="8">
+        <v>20076</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H25" s="8">
+        <v>20076</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" s="8" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F26" s="8">
+        <v>23239245</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H26" s="8">
+        <v>23008</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>1556</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H27" s="8">
+        <v>23008</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="8" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F28" s="8">
+        <v>23239245</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H28" s="8">
+        <v>23008</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>1556</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H29" s="8">
+        <v>23008</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="8" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H30" s="8">
+        <v>23600</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="8" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H31" s="8">
+        <v>24858</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="8" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>1620</v>
+      </c>
+      <c r="G32" s="8" t="s">
+        <v>2015</v>
+      </c>
+      <c r="H32" s="8">
+        <v>26184</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="8" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F33" s="8">
+        <v>22093203</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H33" s="8">
+        <v>23060</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="8" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>1588</v>
+      </c>
+      <c r="G34" s="8" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H34" s="8">
+        <v>25159</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>1501</v>
+      </c>
+      <c r="G35" s="8" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H35" s="8">
+        <v>11479</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H36" s="8">
+        <v>12067</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>1547</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H37" s="8">
+        <v>22358</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>1397</v>
+      </c>
+      <c r="F38" s="8">
+        <v>98891311</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H38" s="8">
+        <v>23116</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>1560</v>
+      </c>
+      <c r="G39" s="8" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H39" s="8">
+        <v>23116</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>1560</v>
+      </c>
+      <c r="G40" s="8" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H40" s="8">
+        <v>23116</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>1405</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>1566</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H41" s="8">
+        <v>23511</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>1570</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H42" s="8">
+        <v>23743</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>1459</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>1601</v>
+      </c>
+      <c r="G43" s="8" t="s">
+        <v>2021</v>
+      </c>
+      <c r="H43" s="8">
+        <v>25696</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="8" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F44" s="8">
+        <v>23054214</v>
+      </c>
+      <c r="G44" s="8" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H44" s="8">
+        <v>20606</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>1527</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H45" s="8">
+        <v>20606</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="8" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F46" s="8">
+        <v>26056632</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H46" s="8">
+        <v>12943</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="8" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>1587</v>
+      </c>
+      <c r="G47" s="8" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H47" s="8">
+        <v>25057</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="8" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>1434</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>1587</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H48" s="8">
+        <v>25057</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="8" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>1377</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>1548</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H49" s="8">
+        <v>22406</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="8" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F50" s="8">
+        <v>26049435</v>
+      </c>
+      <c r="G50" s="8" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H50" s="8">
+        <v>24105</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="8" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F51" s="8">
+        <v>26049435</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H51" s="8">
+        <v>24105</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" s="8" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>1437</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>1589</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H52" s="8">
+        <v>25160</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="8" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F53" s="8">
+        <v>29001448</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H53" s="8">
+        <v>20061</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" s="8" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G54" s="8" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H54" s="8">
+        <v>20096</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="8" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>1322</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H55" s="8">
+        <v>20096</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="8" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F56" s="8">
+        <v>29092125</v>
+      </c>
+      <c r="G56" s="8" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H56" s="8">
+        <v>25071</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A57" s="8" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>1460</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>1602</v>
+      </c>
+      <c r="G57" s="8" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H57" s="8">
+        <v>25709</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" s="8" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H58" s="8">
+        <v>25796</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="8" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F59" s="8">
+        <v>96321922</v>
+      </c>
+      <c r="G59" s="8" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H59" s="8">
+        <v>21319</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" s="8" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F60" s="8">
+        <v>24819162</v>
+      </c>
+      <c r="G60" s="8" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H60" s="8">
+        <v>21319</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" s="8" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>1505</v>
+      </c>
+      <c r="G61" s="8" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H61" s="8">
+        <v>20053</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="8" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F62" s="8">
+        <v>23202758</v>
+      </c>
+      <c r="G62" s="8" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H62" s="8">
+        <v>20149</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A63" s="8" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>1519</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>2037</v>
+      </c>
+      <c r="H63" s="8">
+        <v>20149</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="8" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H64" s="8">
+        <v>20678</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A65" s="8" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>1608</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>2039</v>
+      </c>
+      <c r="H65" s="8">
+        <v>25739</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A66" s="8" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F66" s="8">
+        <v>92108810</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H66" s="8">
+        <v>25830</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="8" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>1539</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H67" s="8">
+        <v>21846</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A68" s="8" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>1493</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>1617</v>
+      </c>
+      <c r="G68" s="8" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H68" s="8">
+        <v>26070</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" s="8" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H69" s="8">
+        <v>26074</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="8" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>1618</v>
+      </c>
+      <c r="G70" s="8" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H70" s="8">
+        <v>26074</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A71" s="8" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>1618</v>
+      </c>
+      <c r="G71" s="8" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H71" s="8">
+        <v>26074</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" s="8" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G72" s="8" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H72" s="8">
+        <v>26074</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="8" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>1605</v>
+      </c>
+      <c r="G73" s="8" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H73" s="8">
+        <v>25713</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A74" s="8" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F74" s="8">
+        <v>99659697</v>
+      </c>
+      <c r="G74" s="8" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H74" s="8">
+        <v>26080</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="8" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H75" s="8">
+        <v>20392</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A76" s="8" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G76" s="8" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H76" s="8">
+        <v>23869</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G77" s="8" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H77" s="8">
+        <v>13218</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>1503</v>
+      </c>
+      <c r="G78" s="8" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H78" s="8">
+        <v>13218</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A79" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G79" s="8" t="s">
+        <v>2049</v>
+      </c>
+      <c r="H79" s="8">
+        <v>21067</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>1355</v>
+      </c>
+      <c r="F80" s="8">
+        <v>24019341</v>
+      </c>
+      <c r="G80" s="8" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H80" s="8">
+        <v>21067</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F81" s="8">
+        <v>24013369</v>
+      </c>
+      <c r="G81" s="8" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H81" s="8">
+        <v>22914</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F82" s="8">
+        <v>24067003</v>
+      </c>
+      <c r="G82" s="8" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H82" s="8">
+        <v>24759</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>1600</v>
+      </c>
+      <c r="G83" s="8" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H83" s="8">
+        <v>25671</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F84" s="8">
+        <v>24033149</v>
+      </c>
+      <c r="G84" s="8" t="s">
+        <v>2054</v>
+      </c>
+      <c r="H84" s="8">
+        <v>25751</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A85" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G85" s="8" t="s">
+        <v>2055</v>
+      </c>
+      <c r="H85" s="8">
+        <v>20153</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E86" s="8" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G86" s="8" t="s">
+        <v>2055</v>
+      </c>
+      <c r="H86" s="8">
+        <v>20153</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>1543</v>
+      </c>
+      <c r="G87" s="8" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H87" s="8">
+        <v>22306</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G88" s="8" t="s">
+        <v>2057</v>
+      </c>
+      <c r="H88" s="8">
+        <v>23816</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A89" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E89" s="8" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F89" s="8" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G89" s="8" t="s">
+        <v>2058</v>
+      </c>
+      <c r="H89" s="8">
+        <v>23816</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>1572</v>
+      </c>
+      <c r="G90" s="8" t="s">
+        <v>2057</v>
+      </c>
+      <c r="H90" s="8">
+        <v>23816</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A91" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>1431</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>1586</v>
+      </c>
+      <c r="G91" s="8" t="s">
+        <v>1957</v>
+      </c>
+      <c r="H91" s="8">
+        <v>24915</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="E92" s="8" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>1585</v>
+      </c>
+      <c r="G92" s="8" t="s">
+        <v>1957</v>
+      </c>
+      <c r="H92" s="8">
+        <v>24915</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A93" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F93" s="8">
+        <v>99453795</v>
+      </c>
+      <c r="G93" s="8" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H93" s="8">
+        <v>25843</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" s="8" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F94" s="8">
+        <v>22034147</v>
+      </c>
+      <c r="G94" s="8" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H94" s="8">
+        <v>20113</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="8" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E95" s="8" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>1550</v>
+      </c>
+      <c r="G95" s="8" t="s">
+        <v>2061</v>
+      </c>
+      <c r="H95" s="8">
+        <v>22439</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" s="8" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F96" s="8">
+        <v>99367578</v>
+      </c>
+      <c r="G96" s="8" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H96" s="8">
+        <v>25917</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" s="8" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G97" s="8" t="s">
+        <v>2063</v>
+      </c>
+      <c r="H97" s="8">
+        <v>24071</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="8" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>1469</v>
+      </c>
+      <c r="F98" s="8">
+        <v>91744970</v>
+      </c>
+      <c r="G98" s="8" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H98" s="8">
+        <v>25764</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="8" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F99" s="8">
+        <v>92462100</v>
+      </c>
+      <c r="G99" s="8" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H99" s="8">
+        <v>25954</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A100" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>1554</v>
+      </c>
+      <c r="G100" s="8" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H100" s="8">
+        <v>22977</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E101" s="8" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>1555</v>
+      </c>
+      <c r="G101" s="8" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H101" s="8">
+        <v>22977</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="E102" s="8" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F102" s="8">
+        <v>98409409</v>
+      </c>
+      <c r="G102" s="8" t="s">
+        <v>2067</v>
+      </c>
+      <c r="H102" s="8">
+        <v>25350</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E103" s="8" t="s">
+        <v>1442</v>
+      </c>
+      <c r="F103" s="8">
+        <v>98076129</v>
+      </c>
+      <c r="G103" s="8" t="s">
+        <v>2067</v>
+      </c>
+      <c r="H103" s="8">
+        <v>25350</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F104" s="8">
+        <v>98076129</v>
+      </c>
+      <c r="G104" s="8" t="s">
+        <v>2067</v>
+      </c>
+      <c r="H104" s="8">
+        <v>25350</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G105" s="8" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H105" s="8">
+        <v>25433</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G106" s="8" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H106" s="8">
+        <v>25433</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>1607</v>
+      </c>
+      <c r="G107" s="8" t="s">
+        <v>2069</v>
+      </c>
+      <c r="H107" s="8">
+        <v>25733</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F108" s="8">
+        <v>95442802</v>
+      </c>
+      <c r="G108" s="8" t="s">
+        <v>2070</v>
+      </c>
+      <c r="H108" s="8">
+        <v>25919</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" s="8" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E109" s="8" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G109" s="8" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H109" s="8">
+        <v>10593</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="8" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F110" s="8">
+        <v>24090321</v>
+      </c>
+      <c r="G110" s="8" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H110" s="8">
+        <v>20147</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="8" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F111" s="8">
+        <v>22190770</v>
+      </c>
+      <c r="G111" s="8" t="s">
+        <v>2073</v>
+      </c>
+      <c r="H111" s="8">
+        <v>20147</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="8" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B112" s="8" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F112" s="8">
+        <v>22008463</v>
+      </c>
+      <c r="G112" s="8" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H112" s="8">
+        <v>22489</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" s="8" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F113" s="8">
+        <v>95075167</v>
+      </c>
+      <c r="G113" s="8" t="s">
+        <v>2075</v>
+      </c>
+      <c r="H113" s="8">
+        <v>25782</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="8" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>1471</v>
+      </c>
+      <c r="F114" s="8">
+        <v>94899907</v>
+      </c>
+      <c r="G114" s="8" t="s">
+        <v>2075</v>
+      </c>
+      <c r="H114" s="8">
+        <v>25782</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="8" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>1476</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>1613</v>
+      </c>
+      <c r="G115" s="8" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H115" s="8">
+        <v>25829</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="8" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B116" s="8" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="E116" s="8" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F116" s="8">
+        <v>91326321</v>
+      </c>
+      <c r="G116" s="8" t="s">
+        <v>2077</v>
+      </c>
+      <c r="H116" s="8">
+        <v>25887</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="8" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E117" s="8" t="s">
+        <v>1369</v>
+      </c>
+      <c r="F117" s="8" t="s">
+        <v>1541</v>
+      </c>
+      <c r="G117" s="8" t="s">
+        <v>2078</v>
+      </c>
+      <c r="H117" s="8">
+        <v>22067</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="8" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>1369</v>
+      </c>
+      <c r="F118" s="8" t="s">
+        <v>1542</v>
+      </c>
+      <c r="G118" s="8" t="s">
+        <v>2079</v>
+      </c>
+      <c r="H118" s="8">
+        <v>22067</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="8" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E119" s="8" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>1552</v>
+      </c>
+      <c r="G119" s="8" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H119" s="8">
+        <v>22521</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" s="8" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B120" s="8" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E120" s="8" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G120" s="8" t="s">
+        <v>2081</v>
+      </c>
+      <c r="H120" s="8">
+        <v>20126</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A121" s="8" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G121" s="8" t="s">
+        <v>2082</v>
+      </c>
+      <c r="H121" s="8">
+        <v>21671</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A122" s="8" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B122" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E122" s="8" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F122" s="8" t="s">
+        <v>1535</v>
+      </c>
+      <c r="G122" s="8" t="s">
+        <v>2083</v>
+      </c>
+      <c r="H122" s="8">
+        <v>21671</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A123" s="8" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B123" s="8" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E123" s="8" t="s">
+        <v>1395</v>
+      </c>
+      <c r="F123" s="8" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G123" s="8" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H123" s="8">
+        <v>23105</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A124" s="8" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B124" s="8" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D124" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E124" s="8" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F124" s="8" t="s">
+        <v>1558</v>
+      </c>
+      <c r="G124" s="8" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H124" s="8">
+        <v>23105</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A125" s="8" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D125" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E125" s="8" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F125" s="8" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G125" s="8" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H125" s="8">
+        <v>21912</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A126" s="8" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B126" s="8" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D126" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E126" s="8" t="s">
+        <v>1315</v>
+      </c>
+      <c r="F126" s="8" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G126" s="8" t="s">
+        <v>2086</v>
+      </c>
+      <c r="H126" s="8">
+        <v>20060</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A127" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D127" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E127" s="8" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F127" s="8" t="s">
+        <v>1598</v>
+      </c>
+      <c r="G127" s="8" t="s">
+        <v>2087</v>
+      </c>
+      <c r="H127" s="8">
+        <v>25638</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A128" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F128" s="8" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G128" s="8" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H128" s="8">
+        <v>25868</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A129" s="8" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B129" s="8" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D129" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E129" s="8" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F129" s="8" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G129" s="8" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H129" s="8">
+        <v>20119</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A130" s="8" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B130" s="8" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D130" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="E130" s="8" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F130" s="8" t="s">
+        <v>1538</v>
+      </c>
+      <c r="G130" s="8" t="s">
+        <v>2090</v>
+      </c>
+      <c r="H130" s="8">
+        <v>21834</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A131" s="8" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B131" s="8" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F131" s="8" t="s">
+        <v>1578</v>
+      </c>
+      <c r="G131" s="8" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H131" s="8">
+        <v>24275</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A132" s="8" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B132" s="8" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F132" s="8">
+        <v>92717039</v>
+      </c>
+      <c r="G132" s="8" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H132" s="8">
+        <v>20197</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A133" s="8" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B133" s="8" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F133" s="8">
+        <v>97302460</v>
+      </c>
+      <c r="G133" s="8" t="s">
+        <v>2093</v>
+      </c>
+      <c r="H133" s="8">
+        <v>25517</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A134" s="8" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B134" s="8" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D134" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E134" s="8" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F134" s="8">
+        <v>97302460</v>
+      </c>
+      <c r="G134" s="8" t="s">
+        <v>2093</v>
+      </c>
+      <c r="H134" s="8">
+        <v>25517</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A135" s="8" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D135" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="E135" s="8" t="s">
+        <v>1373</v>
+      </c>
+      <c r="F135" s="8" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G135" s="8" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H135" s="8">
+        <v>22331</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A136" s="8" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B136" s="8" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D136" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E136" s="8" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F136" s="8" t="s">
+        <v>1545</v>
+      </c>
+      <c r="G136" s="8" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H136" s="8">
+        <v>22331</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A137" s="8" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B137" s="8" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D137" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E137" s="8" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F137" s="8">
+        <v>93863532</v>
+      </c>
+      <c r="G137" s="8" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H137" s="8">
+        <v>25840</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A138" s="8" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E138" s="8" t="s">
+        <v>1497</v>
+      </c>
+      <c r="F138" s="8">
+        <v>98576535</v>
+      </c>
+      <c r="G138" s="8" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H138" s="8">
+        <v>26180</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A139" s="8" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B139" s="8" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C139" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D139" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E139" s="8" t="s">
+        <v>1385</v>
+      </c>
+      <c r="F139" s="8">
+        <v>25258022</v>
+      </c>
+      <c r="G139" s="8" t="s">
+        <v>2097</v>
+      </c>
+      <c r="H139" s="8">
+        <v>22925</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A140" s="8" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B140" s="8" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C140" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D140" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E140" s="8" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F140" s="8" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G140" s="8" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H140" s="8">
+        <v>25712</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A141" s="8" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B141" s="8" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D141" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="E141" s="8" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F141" s="8" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G141" s="8" t="s">
+        <v>2099</v>
+      </c>
+      <c r="H141" s="8">
+        <v>20190</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A142" s="8" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D142" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E142" s="8" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F142" s="8" t="s">
+        <v>1525</v>
+      </c>
+      <c r="G142" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H142" s="8">
+        <v>20389</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A143" s="8" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B143" s="8" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D143" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E143" s="8" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F143" s="8" t="s">
+        <v>1596</v>
+      </c>
+      <c r="G143" s="8" t="s">
+        <v>2101</v>
+      </c>
+      <c r="H143" s="8">
+        <v>25561</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A144" s="8" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B144" s="8" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C144" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D144" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="E144" s="8" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F144" s="8">
+        <v>23082126</v>
+      </c>
+      <c r="G144" s="8" t="s">
+        <v>2102</v>
+      </c>
+      <c r="H144" s="8">
+        <v>22151</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A145" s="8" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B145" s="8" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D145" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E145" s="8" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F145" s="8">
+        <v>23082126</v>
+      </c>
+      <c r="G145" s="8" t="s">
+        <v>2103</v>
+      </c>
+      <c r="H145" s="8">
+        <v>22151</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A146" s="8" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B146" s="8" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E146" s="8" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F146" s="8">
+        <v>24811769</v>
+      </c>
+      <c r="G146" s="8" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H146" s="8">
+        <v>21845</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A147" s="8" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B147" s="8" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C147" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D147" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E147" s="8" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F147" s="8">
+        <v>24816967</v>
+      </c>
+      <c r="G147" s="8" t="s">
+        <v>2105</v>
+      </c>
+      <c r="H147" s="8">
+        <v>23179</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A148" s="8" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B148" s="8" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C148" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D148" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E148" s="8" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F148" s="8" t="s">
+        <v>1561</v>
+      </c>
+      <c r="G148" s="8" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H148" s="8">
+        <v>23179</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A149" s="8" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B149" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C149" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D149" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="E149" s="8" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F149" s="8">
+        <v>26283181</v>
+      </c>
+      <c r="G149" s="8" t="s">
+        <v>2107</v>
+      </c>
+      <c r="H149" s="8">
+        <v>24977</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A150" s="8" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B150" s="8" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D150" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E150" s="8" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F150" s="8">
+        <v>26283181</v>
+      </c>
+      <c r="G150" s="8" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H150" s="8">
+        <v>24977</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A151" s="8" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B151" s="8" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D151" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E151" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="F151" s="8" t="s">
+        <v>1603</v>
+      </c>
+      <c r="G151" s="8" t="s">
+        <v>2109</v>
+      </c>
+      <c r="H151" s="8">
+        <v>25711</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A152" s="8" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B152" s="8" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C152" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D152" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E152" s="8" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F152" s="8" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G152" s="8" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H152" s="8">
+        <v>25797</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A153" s="8" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B153" s="8" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C153" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D153" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F153" s="8">
+        <v>23123413</v>
+      </c>
+      <c r="G153" s="8" t="s">
+        <v>2111</v>
+      </c>
+      <c r="H153" s="8">
+        <v>24389</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A154" s="8" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F154" s="8" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G154" s="8" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H154" s="8">
+        <v>20155</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A155" s="8" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B155" s="8" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C155" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D155" s="8" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E155" s="8" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F155" s="8" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G155" s="8" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H155" s="8">
+        <v>20155</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A156" s="8" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B156" s="8" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C156" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D156" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E156" s="8" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F156" s="8" t="s">
         <v>1536</v>
       </c>
-    </row>
-[...322 lines deleted...]
-      <c r="D19" s="20" t="s">
+      <c r="G156" s="8" t="s">
+        <v>2113</v>
+      </c>
+      <c r="H156" s="8">
+        <v>21738</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A157" s="8" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B157" s="8" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C157" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D157" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E157" s="8" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F157" s="8" t="s">
+        <v>1551</v>
+      </c>
+      <c r="G157" s="8" t="s">
+        <v>2114</v>
+      </c>
+      <c r="H157" s="8">
+        <v>22466</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A158" s="8" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B158" s="8" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C158" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D158" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E158" s="8" t="s">
+        <v>1445</v>
+      </c>
+      <c r="F158" s="8" t="s">
+        <v>1593</v>
+      </c>
+      <c r="G158" s="8" t="s">
+        <v>2115</v>
+      </c>
+      <c r="H158" s="8">
+        <v>25355</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A159" s="8" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B159" s="8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D159" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="E159" s="8" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F159" s="8" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G159" s="8" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H159" s="8">
+        <v>24177</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A160" s="8" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B160" s="8" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C160" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D160" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E160" s="8" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F160" s="8">
+        <v>22159297</v>
+      </c>
+      <c r="G160" s="8" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H160" s="8">
+        <v>24177</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A161" s="8" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B161" s="8" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C161" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D161" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E161" s="8" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F161" s="8" t="s">
+        <v>1584</v>
+      </c>
+      <c r="G161" s="8" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H161" s="8">
+        <v>24866</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A162" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B162" s="8" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C162" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D162" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E162" s="8" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F162" s="8">
+        <v>27070219</v>
+      </c>
+      <c r="G162" s="8" t="s">
+        <v>2118</v>
+      </c>
+      <c r="H162" s="8">
+        <v>20086</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A163" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B163" s="8" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C163" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D163" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="E163" s="8" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F163" s="8">
+        <v>27052516</v>
+      </c>
+      <c r="G163" s="8" t="s">
+        <v>2119</v>
+      </c>
+      <c r="H163" s="8">
+        <v>20115</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A164" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B164" s="8" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C164" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D164" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E164" s="8" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F164" s="8">
+        <v>27052516</v>
+      </c>
+      <c r="G164" s="8" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H164" s="8">
+        <v>20115</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A165" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B165" s="8" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D165" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="E165" s="8" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F165" s="8" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G165" s="8" t="s">
+        <v>2121</v>
+      </c>
+      <c r="H165" s="8">
+        <v>20150</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A166" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B166" s="8" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D166" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E166" s="8" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F166" s="8" t="s">
+        <v>1524</v>
+      </c>
+      <c r="G166" s="8" t="s">
+        <v>2122</v>
+      </c>
+      <c r="H166" s="8">
+        <v>20241</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A167" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B167" s="8" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C167" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D167" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E167" s="8" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F167" s="8">
+        <v>27092948</v>
+      </c>
+      <c r="G167" s="8" t="s">
+        <v>2123</v>
+      </c>
+      <c r="H167" s="8">
+        <v>20886</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A168" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B168" s="8" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C168" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D168" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="E168" s="8" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F168" s="8" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G168" s="8" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H168" s="8">
+        <v>23476</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A169" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B169" s="8" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C169" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D169" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E169" s="8" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F169" s="8" t="s">
+        <v>1567</v>
+      </c>
+      <c r="G169" s="8" t="s">
+        <v>2125</v>
+      </c>
+      <c r="H169" s="8">
+        <v>23523</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A170" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B170" s="8" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D170" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E170" s="8" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F170" s="8" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G170" s="8" t="s">
+        <v>2126</v>
+      </c>
+      <c r="H170" s="8">
+        <v>24172</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A171" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B171" s="8" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C171" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D171" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E171" s="8" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F171" s="8">
+        <v>98591321</v>
+      </c>
+      <c r="G171" s="8" t="s">
+        <v>2127</v>
+      </c>
+      <c r="H171" s="8">
+        <v>25562</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A172" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B172" s="8" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C172" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D172" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="E172" s="8" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F172" s="8" t="s">
+        <v>1606</v>
+      </c>
+      <c r="G172" s="8" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H172" s="8">
+        <v>25715</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A173" s="8" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B173" s="8" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C173" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D173" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E173" s="8" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F173" s="8" t="s">
+        <v>1537</v>
+      </c>
+      <c r="G173" s="8" t="s">
+        <v>2129</v>
+      </c>
+      <c r="H173" s="8">
+        <v>21752</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A174" s="8" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B174" s="8" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C174" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D174" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="E174" s="8" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F174" s="8">
+        <v>24032165</v>
+      </c>
+      <c r="G174" s="8" t="s">
+        <v>2130</v>
+      </c>
+      <c r="H174" s="8">
+        <v>22944</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A175" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B175" s="8" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C175" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="E19" s="20" t="s">
-[...386 lines deleted...]
-      <c r="D34" s="20" t="s">
+      <c r="D175" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="E34" s="20" t="s">
-[...106 lines deleted...]
-      <c r="F38" s="20" t="s">
+      <c r="E175" s="8" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F175" s="8" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G175" s="8" t="s">
+        <v>2131</v>
+      </c>
+      <c r="H175" s="8">
+        <v>20056</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A176" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B176" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C176" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D176" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E176" s="8" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F176" s="8">
+        <v>23095212</v>
+      </c>
+      <c r="G176" s="8" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H176" s="8">
+        <v>20058</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A177" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B177" s="8" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D177" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E177" s="8" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F177" s="8">
+        <v>23095212</v>
+      </c>
+      <c r="G177" s="8" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H177" s="8">
+        <v>20058</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A178" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B178" s="8" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C178" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D178" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E178" s="8" t="s">
+        <v>1329</v>
+      </c>
+      <c r="F178" s="8">
+        <v>23377008</v>
+      </c>
+      <c r="G178" s="8" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H178" s="8">
+        <v>20109</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A179" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B179" s="8" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C179" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D179" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="E179" s="8" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F179" s="8">
+        <v>23377008</v>
+      </c>
+      <c r="G179" s="8" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H179" s="8">
+        <v>20109</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A180" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B180" s="8" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C180" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D180" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E180" s="8" t="s">
+        <v>1329</v>
+      </c>
+      <c r="F180" s="8">
+        <v>23377008</v>
+      </c>
+      <c r="G180" s="8" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H180" s="8">
+        <v>20109</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A181" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B181" s="8" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C181" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D181" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E181" s="8" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F181" s="8" t="s">
+        <v>1517</v>
+      </c>
+      <c r="G181" s="8" t="s">
+        <v>2134</v>
+      </c>
+      <c r="H181" s="8">
+        <v>20146</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A182" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B182" s="8" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C182" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D182" s="8" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E182" s="8" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F182" s="8" t="s">
+        <v>1518</v>
+      </c>
+      <c r="G182" s="8" t="s">
+        <v>2134</v>
+      </c>
+      <c r="H182" s="8">
+        <v>20146</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A183" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B183" s="8" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C183" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D183" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E183" s="8" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F183" s="8" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G183" s="8" t="s">
+        <v>2135</v>
+      </c>
+      <c r="H183" s="8">
+        <v>21449</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A184" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B184" s="8" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C184" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D184" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E184" s="8" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F184" s="8" t="s">
+        <v>1532</v>
+      </c>
+      <c r="G184" s="8" t="s">
+        <v>2135</v>
+      </c>
+      <c r="H184" s="8">
+        <v>21449</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A185" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B185" s="8" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C185" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D185" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E185" s="8" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F185" s="8" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G185" s="8" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H185" s="8">
+        <v>22413</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A186" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B186" s="8" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C186" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D186" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E186" s="8" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F186" s="8">
+        <v>23054595</v>
+      </c>
+      <c r="G186" s="8" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H186" s="8">
+        <v>22413</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A187" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B187" s="8" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C187" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D187" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E187" s="8" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F187" s="8">
+        <v>23053424</v>
+      </c>
+      <c r="G187" s="8" t="s">
+        <v>2137</v>
+      </c>
+      <c r="H187" s="8">
+        <v>23061</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A188" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B188" s="8" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D188" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="E188" s="8" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F188" s="8" t="s">
+        <v>1580</v>
+      </c>
+      <c r="G188" s="8" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H188" s="8">
+        <v>24609</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A189" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B189" s="8" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D189" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E189" s="8" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F189" s="8" t="s">
+        <v>1580</v>
+      </c>
+      <c r="G189" s="8" t="s">
+        <v>2139</v>
+      </c>
+      <c r="H189" s="8">
+        <v>24609</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A190" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B190" s="8" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C190" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D190" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E190" s="8" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F190" s="8" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G190" s="8" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H190" s="8">
+        <v>25825</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A191" s="8" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B191" s="8" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C191" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D191" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="E191" s="8" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F191" s="8">
+        <v>26010674</v>
+      </c>
+      <c r="G191" s="8" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H191" s="8">
+        <v>20097</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A192" s="8" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B192" s="8" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C192" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D192" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E192" s="8" t="s">
+        <v>1484</v>
+      </c>
+      <c r="F192" s="8">
+        <v>99596565</v>
+      </c>
+      <c r="G192" s="8" t="s">
+        <v>2142</v>
+      </c>
+      <c r="H192" s="8">
+        <v>25920</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A193" s="8" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B193" s="8" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C193" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D193" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E193" s="8" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F193" s="8" t="s">
+        <v>1592</v>
+      </c>
+      <c r="G193" s="8" t="s">
+        <v>2143</v>
+      </c>
+      <c r="H193" s="8">
+        <v>25332</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A194" s="8" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B194" s="8" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C194" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D194" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="E194" s="8" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F194" s="8" t="s">
+        <v>1591</v>
+      </c>
+      <c r="G194" s="8" t="s">
+        <v>2143</v>
+      </c>
+      <c r="H194" s="8">
+        <v>25332</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A195" s="8" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B195" s="8" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C195" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D195" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="E195" s="8" t="s">
+        <v>1393</v>
+      </c>
+      <c r="F195" s="8" t="s">
+        <v>1557</v>
+      </c>
+      <c r="G195" s="8" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H195" s="8">
+        <v>23062</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A196" s="8" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B196" s="8" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C196" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D196" s="8" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E196" s="8" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F196" s="8" t="s">
+        <v>1579</v>
+      </c>
+      <c r="G196" s="8" t="s">
+        <v>2145</v>
+      </c>
+      <c r="H196" s="8">
+        <v>24481</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A197" s="8" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B197" s="8" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C197" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D197" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E197" s="8" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F197" s="8" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G197" s="8" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H197" s="8">
+        <v>25163</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A198" s="8" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B198" s="8" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C198" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D198" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E198" s="8" t="s">
+        <v>1327</v>
+      </c>
+      <c r="F198" s="8" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G198" s="8" t="s">
+        <v>2147</v>
+      </c>
+      <c r="H198" s="8">
+        <v>20105</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A199" s="8" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B199" s="8" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D199" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E199" s="8" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F199" s="8">
+        <v>95214414</v>
+      </c>
+      <c r="G199" s="8" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H199" s="8">
+        <v>25537</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A200" s="8" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B200" s="8" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C200" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D200" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E200" s="8" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F200" s="8">
+        <v>99974351</v>
+      </c>
+      <c r="G200" s="8" t="s">
+        <v>2149</v>
+      </c>
+      <c r="H200" s="8">
+        <v>25541</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A201" s="8" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B201" s="8" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C201" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D201" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="E201" s="8" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F201" s="8" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G201" s="8" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H201" s="8">
+        <v>22333</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A202" s="8" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B202" s="8" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C202" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D202" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E202" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F202" s="8" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G202" s="8" t="s">
+        <v>1723</v>
+      </c>
+      <c r="H202" s="8">
+        <v>24632</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A203" s="8" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B203" s="8" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D203" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E203" s="8" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F203" s="8">
+        <v>24039687</v>
+      </c>
+      <c r="G203" s="8" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H203" s="8">
+        <v>24673</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A204" s="8" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B204" s="8" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C204" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D204" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E204" s="8" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F204" s="8">
+        <v>23579926</v>
+      </c>
+      <c r="G204" s="8" t="s">
+        <v>2151</v>
+      </c>
+      <c r="H204" s="8">
+        <v>25319</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A205" s="8" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B205" s="8" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C205" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D205" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E205" s="8" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F205" s="8">
+        <v>96005654</v>
+      </c>
+      <c r="G205" s="8" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H205" s="8">
+        <v>25714</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A206" s="8" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B206" s="8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C206" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D206" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E206" s="8" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F206" s="8" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G206" s="8" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H206" s="8">
+        <v>23489</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A207" s="8" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B207" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C207" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D207" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="E207" s="8" t="s">
+        <v>1353</v>
+      </c>
+      <c r="F207" s="8" t="s">
+        <v>1529</v>
+      </c>
+      <c r="G207" s="8" t="s">
+        <v>2153</v>
+      </c>
+      <c r="H207" s="8">
+        <v>21006</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A208" s="8" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B208" s="8" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C208" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D208" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E208" s="8" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F208" s="8" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G208" s="8" t="s">
+        <v>2153</v>
+      </c>
+      <c r="H208" s="8">
+        <v>21006</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A209" s="8" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B209" s="8" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C209" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D209" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="E209" s="8" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F209" s="8" t="s">
         <v>1575</v>
       </c>
-      <c r="G38" s="20" t="s">
-[...1013 lines deleted...]
-      <c r="G77" s="20" t="s">
+      <c r="G209" s="8" t="s">
+        <v>2154</v>
+      </c>
+      <c r="H209" s="8">
+        <v>24109</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A210" s="8" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B210" s="8" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C210" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D210" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E210" s="8" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F210" s="8" t="s">
+        <v>1597</v>
+      </c>
+      <c r="G210" s="8" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H210" s="8">
+        <v>25603</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A211" s="8" t="s">
         <v>1658</v>
       </c>
-      <c r="H77" s="20">
-[...579 lines deleted...]
-      <c r="B100" s="20" t="s">
+      <c r="B211" s="8" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C211" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D211" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E211" s="8" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F211" s="8" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G211" s="8" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H211" s="8">
+        <v>22861</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A212" s="8" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B212" s="8" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C212" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D212" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="E212" s="8" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F212" s="8" t="s">
+        <v>1562</v>
+      </c>
+      <c r="G212" s="8" t="s">
+        <v>2157</v>
+      </c>
+      <c r="H212" s="8">
+        <v>23229</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A213" s="8" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B213" s="8" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C213" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D213" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E213" s="8" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F213" s="8">
+        <v>25047759</v>
+      </c>
+      <c r="G213" s="8" t="s">
+        <v>2158</v>
+      </c>
+      <c r="H213" s="8">
+        <v>25947</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A214" s="8" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B214" s="8" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C214" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D214" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E214" s="8" t="s">
+        <v>1499</v>
+      </c>
+      <c r="F214" s="8">
+        <v>25087503</v>
+      </c>
+      <c r="G214" s="8" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H214" s="8">
+        <v>140166</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A215" s="8" t="s">
         <v>1683</v>
       </c>
-      <c r="C100" s="20" t="s">
-[...5 lines deleted...]
-      <c r="E100" s="20" t="s">
+      <c r="B215" s="8" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C215" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D215" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E215" s="8" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F215" s="8" t="s">
+        <v>1615</v>
+      </c>
+      <c r="G215" s="8" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H215" s="8">
+        <v>25949</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A216" s="8" t="s">
         <v>1684</v>
       </c>
-      <c r="F100" s="20" t="s">
+      <c r="B216" s="8" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C216" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D216" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E216" s="8" t="s">
+        <v>1490</v>
+      </c>
+      <c r="F216" s="8" t="s">
+        <v>1616</v>
+      </c>
+      <c r="G216" s="8" t="s">
+        <v>2161</v>
+      </c>
+      <c r="H216" s="8">
+        <v>26050</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A217" s="8" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B217" s="8" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C217" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D217" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="E217" s="8" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F217" s="8" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G217" s="8" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H217" s="8">
+        <v>24845</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A220" s="20" t="s">
         <v>1685</v>
       </c>
-      <c r="G100" s="20" t="s">
-[...2947 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:H210">
-[...2 lines deleted...]
-    <sortCondition ref="D7:D210"/>
+  <sortState ref="A7:H217">
+    <sortCondition ref="A7:A217"/>
+    <sortCondition ref="H7:H217"/>
+    <sortCondition ref="D7:D217"/>
   </sortState>
   <mergeCells count="4">
-    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
-    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Interior</vt:lpstr>
       <vt:lpstr>Montevideo</vt:lpstr>